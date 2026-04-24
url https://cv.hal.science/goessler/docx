--- v0 (2026-04-01)
+++ v1 (2026-04-24)
@@ -3081,330 +3081,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of switching controllers using approximately bisimilar multiscale abstractions</w:t>
+                <w:t xml:space="preserve">Safety Controller Synthesis for Switched Systems Using Multi-Scale Symbolic Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Cámara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSCC 2011 - 14th International Conference on Hybrid Systems: Computation and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Chicago, IL, United States. pp.191-200, </w:t>
+              <w:t xml:space="preserve">CDC-ECC - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.520-525, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1967701.1967730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6160424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665219v1</w:t>
+                <w:t xml:space="preserve">hal-00665226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Controller Synthesis for Switched Systems Using Multi-Scale Symbolic Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Girard</w:t>
+                <w:t xml:space="preserve">A Theory of Fault Recovery for Component-Based Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borzoo Bonakdarpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bozga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC-ECC - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SRDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Madrid, Spain. pp.265-270</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665226v1</w:t>
+                <w:t xml:space="preserve">hal-00665222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Theory of Fault Recovery for Component-Based Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marius Bozga</w:t>
+                <w:t xml:space="preserve">Synthesis of switching controllers using approximately bisimilar multiscale abstractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Cámara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRDS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HSCC 2011 - 14th International Conference on Hybrid Systems: Computation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Chicago, IL, United States. pp.191-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1967701.1967730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665222v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causality Analysis in Contract Violation</w:t>
               </w:r>
@@ -4450,150 +4450,252 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Proceedings of the 7th Workshop on Models for Formal Analysis of Real Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice H. ter Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Gössler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Workshop on Models for Formal Analysis of Real Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Torino, Italy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Proceedings in Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 443, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Proceedings First Workshop on Causal Reasoning for Embedded and safety-critical Systems Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Sokolsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gregor Gössler; Oleg Sokolsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Workshop on Causal Reasoning for Embedded and safety-critical Systems Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Eindhoven, Netherlands. 224, , 2016, EPTCS, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4204/EPTCS.224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4603,163 +4705,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue on causal modeling and inference in SE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Trendowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hironori Washizaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kläs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Software Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 183, pp.107754, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.infsof.2025.107754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4769,51 +4871,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining Safety Violations in Real-Time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4839,73 +4941,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9420, Inria - Research Centre Grenoble – Rhône-Alpes; Verimag, Université Grenoble Alpes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causality Analysis and Fault Ascription in Component-Based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4918,73 +5020,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Stefani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9279, Inria - Research Centre Grenoble – Rhône-Alpes. 2019, pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161534v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Ascription in Concurrent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4997,73 +5099,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Stefani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8772, INRIA Grenoble - Rhône-Alpes. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Trace-Based Framework of Logical Causality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5076,73 +5178,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Métayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8378, INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873665v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoSyMA: A Tool for Controller Synthesis Using Multi-scale Abstractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebti Mouelhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5168,73 +5270,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8108, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Contracts for Component-based Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5260,455 +5362,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7328, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00507785v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liability in Software Engineering: Overview of the LISE Approach and Illustration on a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alleaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie-Laure Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Craipeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7148, INRIA. 2009, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00440437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component-based Modeling and Reachability Analysis of Genetic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Goessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6755, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00344856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Compositional Analysis of Genetic Regulatory Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5801, INRIA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component-based Design of Heterogeneous Reactive Systems in Prometheus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Goessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6057, INRIA. 2006, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00119245v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reach Scheduling for Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-5651, INRIA. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priority Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5721,51 +5823,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Sifakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5226, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00077205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5775,105 +5877,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Techniques for Component-based Design of Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Embedded Systems. Grenoble University, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01267041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId153"/>
+      <w:footerReference w:type="default" r:id="rId156"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6020,51 +6122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Cherrared" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Imadali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor G&#246;ssler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2021.3086424" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02927216v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.06.010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-019-00341-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Grida Ben Yahia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2948420" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197426v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebti Mouelhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2478131" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2015.06.010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopak Sinha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Roop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663344" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mazza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacramioara Astefanoaei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.63-84" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2010.81" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665175v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sifakis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05353119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kong Win Chang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4_6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250602v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Assaad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Meynaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04610282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lanese" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62076-8_1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3609022.3609417" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03348010v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Dang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85037-1_7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02369014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Graf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00244-2_2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2018.8401622" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824817v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guerraoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Hamza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos-Adrian Seredinschi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92612-4_3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631415v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Sokolsky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.259.5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28766-96" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211607v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohui Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Geoffroy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insup Lee" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_16" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078214v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2656045.2656048" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760375" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924048v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaheed Ayoub" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baekgyu Kim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482406v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461328.2461343" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745819v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Smeding" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Goessler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMCOD.2012.6292295" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier C&#225;mara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967701.1967730" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665226v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160424" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzoo Bonakdarpour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548815v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665203v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472287v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Maarek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1806799.1806823" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana N. Xu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15643-4_24" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QRC6LX75-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665205v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753172v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2009.25" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665169v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665173v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02291163v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378792v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.224" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05353350v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Trendowicz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Washizaki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kl&#228;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2025.107754" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03348046v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02161534v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197486v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873665v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743982v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00507785v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440437v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleaune" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Laure Benabou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beras" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Craipeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344856v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071211v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119245v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071230v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077205v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01267041v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Cherrared" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Imadali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor G&#246;ssler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2021.3086424" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02927216v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.06.010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-019-00341-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Grida Ben Yahia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2948420" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197426v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebti Mouelhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2478131" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2015.06.010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopak Sinha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Roop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663344" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mazza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacramioara Astefanoaei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.63-84" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2010.81" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665175v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sifakis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05353119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kong Win Chang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4_6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250602v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Assaad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Meynaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04610282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lanese" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62076-8_1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3609022.3609417" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03348010v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Dang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85037-1_7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02369014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Graf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00244-2_2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2018.8401622" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824817v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guerraoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Hamza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos-Adrian Seredinschi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92612-4_3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631415v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Sokolsky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.259.5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28766-96" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211607v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohui Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Geoffroy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insup Lee" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_16" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078214v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2656045.2656048" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760375" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924048v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaheed Ayoub" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baekgyu Kim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482406v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461328.2461343" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745819v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Smeding" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Goessler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMCOD.2012.6292295" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier C&#225;mara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160424" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzoo Bonakdarpour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967701.1967730" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548815v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665203v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472287v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Maarek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1806799.1806823" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana N. Xu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15643-4_24" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QRC6LX75-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665205v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753172v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2009.25" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665169v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665173v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02291163v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice H. ter Beek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.443" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378792v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.224" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05353350v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Trendowicz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Washizaki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kl&#228;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2025.107754" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03348046v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02161534v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197486v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873665v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743982v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00507785v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440437v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleaune" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Laure Benabou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beras" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Craipeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344856v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071211v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119245v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071230v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077205v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01267041v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>