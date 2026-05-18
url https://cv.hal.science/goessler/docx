--- v1 (2026-04-24)
+++ v2 (2026-05-18)
@@ -2263,248 +2263,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Ascription in Concurrent Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Hybrid Approach to Causality Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaohui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Stefani</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Sokolsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insup Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trustworthy Global Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-28766-96⟩</w:t>
+              <w:t xml:space="preserve">RV 2015 - 6th International Conference on Runtime Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23820-3_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246485v1</w:t>
+                <w:t xml:space="preserve">hal-01211607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Approach to Causality Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fault Ascription in Concurrent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Insup Lee</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Stefani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RV 2015 - 6th International Conference on Runtime Verification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">Trustworthy Global Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Madrid, Spain. pp.16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23820-3_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-28766-96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211607v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaming in component-based real-time systems</w:t>
               </w:r>
@@ -2767,51 +2767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Causality Analysis Framework for Component-based Real-time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaohui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaheed Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3081,330 +3081,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Controller Synthesis for Switched Systems Using Multi-Scale Symbolic Models</w:t>
+                <w:t xml:space="preserve">Synthesis of switching controllers using approximately bisimilar multiscale abstractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Cámara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC-ECC - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.520-525, </w:t>
+              <w:t xml:space="preserve">HSCC 2011 - 14th International Conference on Hybrid Systems: Computation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Chicago, IL, United States. pp.191-200, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6160424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1967701.1967730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665226v1</w:t>
+                <w:t xml:space="preserve">hal-00665219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Theory of Fault Recovery for Component-Based Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marius Bozga</w:t>
+                <w:t xml:space="preserve">Safety Controller Synthesis for Switched Systems Using Multi-Scale Symbolic Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Cámara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRDS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC-ECC - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.520-525, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2011.6160424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665222v1</w:t>
+                <w:t xml:space="preserve">hal-00665226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of switching controllers using approximately bisimilar multiscale abstractions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Girard</w:t>
+                <w:t xml:space="preserve">A Theory of Fault Recovery for Component-Based Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borzoo Bonakdarpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bozga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSCC 2011 - 14th International Conference on Hybrid Systems: Computation and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SRDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Madrid, Spain. pp.265-270</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665219v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causality Analysis in Contract Violation</w:t>
               </w:r>
@@ -5208,211 +5208,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873665v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoSyMA: A Tool for Controller Synthesis Using Multi-scale Abstractions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic Contracts for Component-based Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8108, INRIA. 2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana N. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7328, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743982v1</w:t>
+                <w:t xml:space="preserve">inria-00507785v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Contracts for Component-based Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CoSyMA: A Tool for Controller Synthesis Using Multi-scale Abstractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebti Mouelhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Gössler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7328, INRIA. 2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8108, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00507785v2</w:t>
+                <w:t xml:space="preserve">hal-00743982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liability in Software Engineering: Overview of the LISE Approach and Illustration on a Case Study</w:t>
               </w:r>
@@ -6122,51 +6122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Cherrared" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Imadali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor G&#246;ssler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2021.3086424" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02927216v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.06.010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-019-00341-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Grida Ben Yahia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2948420" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197426v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebti Mouelhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2478131" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2015.06.010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopak Sinha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Roop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663344" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mazza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacramioara Astefanoaei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.63-84" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2010.81" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665175v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sifakis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05353119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kong Win Chang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4_6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250602v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Assaad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Meynaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04610282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lanese" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62076-8_1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3609022.3609417" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03348010v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Dang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85037-1_7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02369014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Graf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00244-2_2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2018.8401622" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824817v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guerraoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Hamza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos-Adrian Seredinschi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92612-4_3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631415v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Sokolsky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.259.5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246485v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28766-96" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211607v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohui Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Geoffroy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insup Lee" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_16" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078214v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2656045.2656048" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760375" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924048v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaheed Ayoub" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baekgyu Kim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482406v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461328.2461343" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745819v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Smeding" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Goessler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMCOD.2012.6292295" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665226v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier C&#225;mara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160424" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzoo Bonakdarpour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967701.1967730" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548815v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665203v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472287v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Maarek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1806799.1806823" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana N. Xu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15643-4_24" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QRC6LX75-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665205v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753172v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2009.25" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665169v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665173v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02291163v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice H. ter Beek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.443" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378792v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.224" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05353350v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Trendowicz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Washizaki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kl&#228;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2025.107754" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03348046v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02161534v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197486v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873665v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743982v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00507785v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440437v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleaune" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Laure Benabou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beras" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Craipeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344856v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071211v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119245v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071230v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077205v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01267041v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Cherrared" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Imadali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fabre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor G&#246;ssler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2021.3086424" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02927216v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.06.010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-019-00341-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Grida Ben Yahia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2948420" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197426v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebti Mouelhi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2478131" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2015.06.010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopak Sinha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Roop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663344" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mazza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacramioara Astefanoaei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.63-84" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCBB.2010.81" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665175v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sifakis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05353119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kong Win Chang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99717-4_6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250602v4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Assaad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Devijver" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Meynaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04610282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lanese" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62076-8_1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3609022.3609417" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03348010v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Dang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85037-1_7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02369014v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pencol&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Graf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00244-2_2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01851610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2018.8401622" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01824817v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guerraoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Hamza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos-Adrian Seredinschi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92612-4_3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631415v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Sokolsky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.259.5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211607v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohui Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Geoffroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insup Lee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_16" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246485v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28766-96" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078214v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2656045.2656048" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euriell Le Corronc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760375" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924048v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaheed Ayoub" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baekgyu Kim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482406v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461328.2461343" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745819v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Smeding" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Goessler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMCOD.2012.6292295" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665219v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier C&#225;mara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967701.1967730" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665226v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160424" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzoo Bonakdarpour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548815v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665203v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472287v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Maarek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1806799.1806823" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana N. Xu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15643-4_24" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QRC6LX75-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665205v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753172v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2009.25" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665196v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665169v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665173v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02291163v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice H. ter Beek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.443" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01378792v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.224" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05353350v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Trendowicz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Washizaki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kl&#228;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2025.107754" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03348046v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02161534v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197486v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873665v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00507785v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743982v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440437v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleaune" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Laure Benabou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beras" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Craipeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344856v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071211v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119245v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071230v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077205v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01267041v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>