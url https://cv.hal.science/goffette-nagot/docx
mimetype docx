--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -1026,187 +1026,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00435119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prix fonciers et demande de sol à usage résidentiel en France 1975-2000</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does public housing occupancy increase unemployment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp. 823-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jeg/lbp002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00436682v1</w:t>
+                <w:t xml:space="preserve">halshs-00436679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does public housing occupancy increase unemployment?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prix fonciers et demande de sol à usage résidentiel en France 1975-2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (3), pp. 853-862</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jeg/lbp002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00436679v1</w:t>
+                <w:t xml:space="preserve">halshs-00436682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation rurale des activités industrielles. Que nous enseigne l’économie géographique ?</w:t>
               </w:r>
@@ -4553,241 +4553,241 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vente de logements sociaux dans les régions lyonnaise et grenobloise : quelles valorisations ? Rapport intermédiaire</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Union Sociale pour l'Habitat. 2022, pp.54</w:t>
+                <w:t xml:space="preserve">L’évolution du marché du logement privé dans les quartiers en rénovation urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Letrouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire National de la Politique de la Ville. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721969v1</w:t>
+                <w:t xml:space="preserve">hal-03926292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution du marché du logement privé dans les quartiers en rénovation urbaine</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Observatoire National de la Politique de la Ville. 2022</w:t>
+                <w:t xml:space="preserve">La vente de logements sociaux dans les régions lyonnaise et grenobloise : quelles valorisations ? Rapport intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Diaconu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Union Sociale pour l'Habitat. 2022, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03926292v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques publiques de contrôle des loyers, comparaisons internationales et enseignements historiques (1914-2014)</w:t>
               </w:r>
@@ -4885,203 +4885,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01216695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards sur la persistance des discriminations. Approches expérimentales et de terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coûts environnementaux du développement périurbain: impact des configurations urbaines et des choix résidentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00956914v1</w:t>
+                <w:t xml:space="preserve">halshs-00956906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coûts environnementaux du développement périurbain: impact des configurations urbaines et des choix résidentiels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regards sur la persistance des discriminations. Approches expérimentales et de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Schaeffer</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00956906v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00956914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès à l'emploi dans les territoires de la politique de la ville : un appariement entre emplois et populations</w:t>
               </w:r>
@@ -5738,103 +5738,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vente HLM dans les régions lyonnaise et grenobloise : quelles valorisations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bonneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cimetière Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Diaconu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthèse du programme de recherche Vente HLM 2020-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.20</w:t>
@@ -6945,51 +6945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Letrouit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2022.103789" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465125v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhejin Zhao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12584" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gobillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modibo Sidib&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2015.11.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grauwin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2011.08.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCHFZSWM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464385v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reginster" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435119v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dujardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436682v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbp002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666543v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9787.2008.00571.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DD91CF26577800E76B840389F0FD8088BF8AA1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a311239" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699323v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aur&#233;lie Lapierre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974235v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180128v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828362v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chambrillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chretien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cornier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georges" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goffette-Nagot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaign&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schaeffer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797271v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Stephane_Riou/publication/281330411_Couts_environnementaux_du_developpement_periurbain_impact_des_configurations_urbaines_et_des_choix_residentiels/links/5603b5c308ae08d4f1717b1e/Couts-environnementaux-du-developpement-periurbain-impact-des-configurations-urbaines-et-des-choix-residentiels.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Breen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841343v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;guy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144744v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zenou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00144750" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841284v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03721969v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bor&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926292v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemire-Osborne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956906v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810495v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modibo Sidibe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Herbin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacroix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Halima" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526512v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cimeti&#232;re Bonnard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502758v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522662v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374157v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464389v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404400v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355640v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180046v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178551v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Bo&#233;mont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151581v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144083v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Letrouit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2022.103789" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465125v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhejin Zhao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12584" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gobillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modibo Sidib&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2015.11.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grauwin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2011.08.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCHFZSWM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464385v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reginster" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435119v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dujardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436679v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbp002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666543v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9787.2008.00571.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DD91CF26577800E76B840389F0FD8088BF8AA1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a311239" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699323v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aur&#233;lie Lapierre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974235v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180128v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828362v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chambrillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chretien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cornier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georges" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goffette-Nagot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaign&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schaeffer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797271v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Stephane_Riou/publication/281330411_Couts_environnementaux_du_developpement_periurbain_impact_des_configurations_urbaines_et_des_choix_residentiels/links/5603b5c308ae08d4f1717b1e/Couts-environnementaux-du-developpement-periurbain-impact-des-configurations-urbaines-et-des-choix-residentiels.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Breen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841343v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;guy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144744v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zenou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00144750" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841284v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926292v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03721969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bor&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemire-Osborne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810495v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modibo Sidibe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Herbin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacroix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Halima" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526512v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cimeti&#232;re Bonnard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502758v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522662v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374157v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464389v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404400v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355640v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180046v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178551v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Bo&#233;mont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151581v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144083v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>