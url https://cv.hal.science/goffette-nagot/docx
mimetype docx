--- v1 (2026-04-12)
+++ v2 (2026-05-16)
@@ -651,225 +651,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic models of residential segregation: An analytical solution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Logement social et accession à la propriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pablo Jensen</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modibo Sidibé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (200-201), pp. 141 - 159</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00650292v1</w:t>
+                <w:t xml:space="preserve">halshs-00763119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logement social et accession à la propriété</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic models of residential segregation: An analytical solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Grauwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Modibo Sidibé</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Public Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 96 (1-2), pp.124-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2011.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00763119v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatial analysis of residential land prices in Belgium : accessibility, linguistic border and environmental amenities</w:t>
               </w:r>
@@ -2023,364 +2023,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des évolutions récentes de l'espace rural</w:t>
+                <w:t xml:space="preserve">Une nouvelle carte de la France rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cavailhès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+                <w:t xml:space="preserve">Danièle Capt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 223, pp.13-19</w:t>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 2/03, Non paginé / 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699323v1</w:t>
+                <w:t xml:space="preserve">hal-02712504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in the French countryside : some analytical propositions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Analyse des évolutions récentes de l'espace rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 21 (3-4), pp.429-449</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 223, pp.13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702607v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle carte de la France rurale</w:t>
+                <w:t xml:space="preserve">Change in the French countryside : some analytical propositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Capt</w:t>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 2/03, Non paginé / 4 p</w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 21 (3-4), pp.429-449</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712504v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2392,177 +2392,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood Effect and Job Search Behaviors</w:t>
+                <w:t xml:space="preserve">Neighborhood Effects and Job Search Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Aurélie Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471268v1</w:t>
+                <w:t xml:space="preserve">hal-04383040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood Effects and Job Search Behaviors</w:t>
+                <w:t xml:space="preserve">Neighborhood Effect and Job Search Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Aurélie Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383040v1</w:t>
+                <w:t xml:space="preserve">hal-05471268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of a French Urban Renewal Program on Local Housing Markets</w:t>
               </w:r>
@@ -2966,51 +2966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logement et localisation résidentielle dans l'espace urbain et rural en France : évolutions 1984-1996</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3071,51 +3071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logement et localisation résidentielle dans l'espace urbain et rural en France. Evolutions 1984-1996. Vol. 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3189,51 +3189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3673,51 +3673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mc Breen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Li Calzi M., Milone L., Pellizzari P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Artificial Economics, Computational and Agent-Based Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp. 153-164, 2010, Lecture Notes in Economics and Mathematical Systems</w:t>
@@ -3828,51 +3828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parc de logements et revenus dans les aires urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3904,217 +3904,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étalement urbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure urbaine et revenu des ménages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Péguy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+                <w:t xml:space="preserve">Yves Zenou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie géographique. Les théories à l'épreuve des faits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica, 2000, 2-7178-4122-9</w:t>
+              <w:t xml:space="preserve">Economie géographique : approches théoriques et empiriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.276-302, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02841343v1</w:t>
+                <w:t xml:space="preserve">halshs-00144744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure urbaine et revenu des ménages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'étalement urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Péguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Zenou</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie géographique : approches théoriques et empiriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica, pp.276-302, 2000</w:t>
+              <w:t xml:space="preserve">Economie géographique. Les théories à l'épreuve des faits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, 2000, 2-7178-4122-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00144744v1</w:t>
+                <w:t xml:space="preserve">hal-02841343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban spread beyond the city edge</w:t>
               </w:r>
@@ -4199,51 +4199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Péguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie géographique : approches théoriques et empiriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4363,51 +4363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes de vie en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Capt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4885,203 +4885,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01216695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coûts environnementaux du développement périurbain: impact des configurations urbaines et des choix résidentiels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regards sur la persistance des discriminations. Approches expérimentales et de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Schaeffer</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00956906v1</w:t>
+                <w:t xml:space="preserve">halshs-00956914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards sur la persistance des discriminations. Approches expérimentales et de terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coûts environnementaux du développement périurbain: impact des configurations urbaines et des choix résidentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-00956914v1</w:t>
+                <w:t xml:space="preserve">halshs-00956906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès à l'emploi dans les territoires de la politique de la ville : un appariement entre emplois et populations</w:t>
               </w:r>
@@ -5938,77 +5938,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic models of residential ségrégation: an analytical solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Grauwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6095,265 +6095,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00522662v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Agent-Based Simulation of Rental Housing Markets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic models of residential segregation: Brief review, analytical resolution and study of the introduction of coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Jensen</w:t>
+                <w:t xml:space="preserve">Sebastian Grauwin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00374157v2</w:t>
+                <w:t xml:space="preserve">halshs-00404400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prix fonciers et demande de sol à usage résidentiel en France - 1975-2000</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Agent-Based Simulation of Rental Housing Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mc Breen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00464389v1</w:t>
+                <w:t xml:space="preserve">halshs-00374157v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic models of residential segregation: Brief review, analytical resolution and study of the introduction of coordination</w:t>
+                <w:t xml:space="preserve">Prix fonciers et demande de sol à usage résidentiel en France - 1975-2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00404400v1</w:t>
+                <w:t xml:space="preserve">halshs-00464389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does public housing occupancy increase unemployment?</w:t>
               </w:r>
@@ -6558,177 +6558,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00178551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix de localisation résidentielle en agglomération et externalités de congestion: une approche par l'économie expérimentale</w:t>
+                <w:t xml:space="preserve">Les villes et la demande de logement depuis 1980 : marchés fonciers et immobilier, étalement et ségrégation urbaine, périurbanisation, Convention d'etude avec le Service des Affaires Sociales du Commissariat Général du Plan (collaboration J. Cavailhès, INRA-ESR Dijon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00152245v1</w:t>
+                <w:t xml:space="preserve">halshs-00151581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villes et la demande de logement depuis 1980 : marchés fonciers et immobilier, étalement et ségrégation urbaine, périurbanisation, Convention d'etude avec le Service des Affaires Sociales du Commissariat Général du Plan (collaboration J. Cavailhès, INRA-ESR Dijon)</w:t>
+                <w:t xml:space="preserve">Choix de localisation résidentielle en agglomération et externalités de congestion: une approche par l'économie expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denant-Boémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00151581v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00152245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité de reconversion, compétences et déterminants du réaccès à l'emploi</w:t>
               </w:r>
@@ -6945,51 +6945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Letrouit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2022.103789" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465125v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhejin Zhao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12584" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gobillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modibo Sidib&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2015.11.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grauwin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2011.08.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCHFZSWM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464385v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reginster" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435119v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dujardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436679v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbp002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666543v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9787.2008.00571.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DD91CF26577800E76B840389F0FD8088BF8AA1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a311239" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699323v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702607v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aur&#233;lie Lapierre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383040v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974235v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180128v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828362v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chambrillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chretien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cornier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georges" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goffette-Nagot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaign&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schaeffer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797271v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Stephane_Riou/publication/281330411_Couts_environnementaux_du_developpement_periurbain_impact_des_configurations_urbaines_et_des_choix_residentiels/links/5603b5c308ae08d4f1717b1e/Couts-environnementaux-du-developpement-periurbain-impact-des-configurations-urbaines-et-des-choix-residentiels.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Breen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841343v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;guy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144744v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zenou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00144750" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841284v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926292v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03721969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bor&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemire-Osborne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956906v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810495v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modibo Sidibe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Herbin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacroix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Halima" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526512v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cimeti&#232;re Bonnard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502758v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522662v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374157v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464389v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404400v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355640v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180046v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178551v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152245v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Bo&#233;mont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151581v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144083v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Letrouit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2022.103789" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03465125v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhejin Zhao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12584" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gobillon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modibo Sidib&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2015.11.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763119v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650292v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grauwin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2011.08.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCHFZSWM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464385v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reginster" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435119v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dujardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436679v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbp002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666543v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9787.2008.00571.x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DD91CF26577800E76B840389F0FD8088BF8AA1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a311239" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699323v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383040v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aur&#233;lie Lapierre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02972448v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974235v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925717v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180128v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828362v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chambrillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chretien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839720v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cornier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georges" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851209v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goffette-Nagot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaign&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Schaeffer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797271v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Stephane_Riou/publication/281330411_Couts_environnementaux_du_developpement_periurbain_impact_des_configurations_urbaines_et_des_choix_residentiels/links/5603b5c308ae08d4f1717b1e/Couts-environnementaux-du-developpement-periurbain-impact-des-configurations-urbaines-et-des-choix-residentiels.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mc Breen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144744v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zenou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841343v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;guy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00144750" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841284v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03926292v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03721969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bor&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Diaconu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01216695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemire-Osborne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956906v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810495v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modibo Sidibe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597411v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Herbin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacroix" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00956915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Halima" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526512v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cimeti&#232;re Bonnard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502758v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522662v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00404400v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374157v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464389v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355640v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180046v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178551v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151581v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152245v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Bo&#233;mont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144083v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>