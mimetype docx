--- v0 (2026-03-05)
+++ v1 (2026-04-01)
@@ -458,260 +458,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la Turquie au Brésil : réfléchir sur des nouvelles articulations théoriques pour l’analyse des mouvements de résistance à partir des années 2010.</w:t>
+                <w:t xml:space="preserve">Researcher Ethics : Between Axiological Reasoning and Scientific Discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gökçe Tuncel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Felipe Linden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’ABSP et du CoSPoF 2021 : Résistances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ABSP (Association belge francophone de science politique) et CoSPoF (congrès des associations francophones de science politique), Apr 2021, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">International Association for Media and Communication Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755339v1</w:t>
+                <w:t xml:space="preserve">hal-04759384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Researcher Ethics : Between Axiological Reasoning and Scientific Discussion</w:t>
+                <w:t xml:space="preserve">De l’émergence au maintien des mouvements sociaux : une étude ethnographique des mouvements environnementaux urbains dans la Turquie contemporaine (2016-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gökçe Tuncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for Media and Communication Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nairobi, Kenya</w:t>
+              <w:t xml:space="preserve">Changer? 9ème congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'association française de sociologie (AFS), Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759384v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’émergence au maintien des mouvements sociaux : une étude ethnographique des mouvements environnementaux urbains dans la Turquie contemporaine (2016-2018)</w:t>
+                <w:t xml:space="preserve">De la Turquie au Brésil : réfléchir sur des nouvelles articulations théoriques pour l’analyse des mouvements de résistance à partir des années 2010.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gökçe Tuncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Escosteguy-Medronho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Linden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changer? 9ème congrès de l'AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'association française de sociologie (AFS), Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’ABSP et du CoSPoF 2021 : Résistances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ABSP (Association belge francophone de science politique) et CoSPoF (congrès des associations francophones de science politique), Apr 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755346v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles formes de résistances en Turquie autoritaire : le cas des collectifs autonomes de nature politique et les théâtres alternatifs à Istanbul</w:t>
               </w:r>
@@ -1793,51 +1793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C34B010"/>
+    <w:nsid w:val="270CC87B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2024,51 +2024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gokce-tuncel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2704-8026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04693669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;k&#231;e Tuncel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wojcik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755708v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755339v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Escosteguy-Medronho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Linden" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759384v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755346v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Ugur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755736v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757436v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510687v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simruy Ikiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003193753-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44389-4_9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Mijolla-Mellor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.146.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejts.5737" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.090.0128" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134208v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.140.0067" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gokce-tuncel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2704-8026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04693669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;k&#231;e Tuncel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wojcik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755708v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755346v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Escosteguy-Medronho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Linden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Ugur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755736v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757436v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510687v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simruy Ikiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003193753-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44389-4_9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Mijolla-Mellor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.146.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejts.5737" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.090.0128" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134208v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.140.0067" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>