--- v1 (2026-04-01)
+++ v2 (2026-04-30)
@@ -458,165 +458,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Researcher Ethics : Between Axiological Reasoning and Scientific Discussion</w:t>
+                <w:t xml:space="preserve">De l’émergence au maintien des mouvements sociaux : une étude ethnographique des mouvements environnementaux urbains dans la Turquie contemporaine (2016-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gökçe Tuncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for Media and Communication Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nairobi, Kenya</w:t>
+              <w:t xml:space="preserve">Changer? 9ème congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'association française de sociologie (AFS), Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759384v1</w:t>
+                <w:t xml:space="preserve">hal-04755346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’émergence au maintien des mouvements sociaux : une étude ethnographique des mouvements environnementaux urbains dans la Turquie contemporaine (2016-2018)</w:t>
+                <w:t xml:space="preserve">Researcher Ethics : Between Axiological Reasoning and Scientific Discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gökçe Tuncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changer? 9ème congrès de l'AFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'association française de sociologie (AFS), Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">International Association for Media and Communication Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755346v1</w:t>
+                <w:t xml:space="preserve">hal-04759384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Turquie au Brésil : réfléchir sur des nouvelles articulations théoriques pour l’analyse des mouvements de résistance à partir des années 2010.</w:t>
               </w:r>
@@ -1793,51 +1793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="270CC87B"/>
+    <w:nsid w:val="AC0D4420"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2024,51 +2024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gokce-tuncel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2704-8026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04693669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;k&#231;e Tuncel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wojcik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755708v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755346v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Escosteguy-Medronho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Linden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Ugur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755736v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757436v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510687v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simruy Ikiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003193753-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44389-4_9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Mijolla-Mellor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.146.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejts.5737" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.090.0128" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134208v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.140.0067" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gokce-tuncel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2704-8026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04693669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;k&#231;e Tuncel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wojcik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755708v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759384v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Escosteguy-Medronho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Linden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Ugur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755736v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757436v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510687v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simruy Ikiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003193753-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44389-4_9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Mijolla-Mellor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.146.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejts.5737" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.090.0128" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134208v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.140.0067" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>