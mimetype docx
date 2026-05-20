--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-2704-8026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=wYXZctoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,100 +188,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la place publique aux Forêts du Nord : une étude sociologique des collectifs de lutte écologistes dans l’après-mouvement “Gezi Park” à Istanbul (2013-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gökçe Tuncel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sociologie. Ecole des hautes Etudes en Sciences sociales (EHESS), 2024. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04693669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -270,108 +291,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de Gestion des Données, AMULEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gökçe Tuncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre d'Étude des Discours, Images, Textes Écrits, Communication (CEDITEC), EA 3119. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -381,771 +402,771 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contester l'espace urbain dans l'après mouvement de place publique (2013-2018) en Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gökçe Tuncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'espace public au-delà de l'urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AgorAkademi, Cité Anthropocène et October Octopus, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’émergence au maintien des mouvements sociaux : une étude ethnographique des mouvements environnementaux urbains dans la Turquie contemporaine (2016-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gökçe Tuncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer? 9ème congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'association française de sociologie (AFS), Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Researcher Ethics : Between Axiological Reasoning and Scientific Discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gökçe Tuncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association for Media and Communication Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Turquie au Brésil : réfléchir sur des nouvelles articulations théoriques pour l’analyse des mouvements de résistance à partir des années 2010.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gökçe Tuncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Escosteguy-Medronho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Linden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’ABSP et du CoSPoF 2021 : Résistances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ABSP (Association belge francophone de science politique) et CoSPoF (congrès des associations francophones de science politique), Apr 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles formes de résistances en Turquie autoritaire : le cas des collectifs autonomes de nature politique et les théâtres alternatifs à Istanbul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gökçe Tuncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Ugur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès de l’Association française de science politique (AFSP), ST48 "se mobiliser en contexte autoritaire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New forms of resistance in authoritarian Turkey: the case of autonomous political collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gökçe Tuncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Fourth Alternative Futures and Popular Protest Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Manchester, Apr 2019, Manchester (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le supportérisme et le politique s’imbriquent : le groupe de supporters anticapitaliste Beleştepe en Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gökçe Tuncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le football en régime autoritaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Centre d'étude de la vie politique (CEVIPOL) de l'Université Libre de Bruxelles, May 2018, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de l’agir politique des ultras de Çarşı en Turquie, 1980-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gökçe Tuncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès de l'Association Française de science politique (AFSP), Section Thématique 60 "L’engagement des supporters de football dans l’espace public. Une politisation de circonstance ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFSP, Jul 2017, Montepellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Case of Grassroots and Transformative Media from Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gökçe Tuncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Media Activism Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lakehead University, May 2016, Ontario, Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénéfices du Conformisme : Exemple d’un lycée Turc post-républicain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simruy Ikiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gökçe Tuncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approche du conformisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A2IP ( Association Internationale des Interactions de la Psychanalyse), Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1155,193 +1176,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Çarşı in the Gezi Park protests in Istanbul. New forms of public agency in a square movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gökçe Tuncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nilüfer Göle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Space Democracy. Performative, Visual and Normative Dimensions of Politics in a Global Age.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.74-92, 2022, 9781003193753. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003193753-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Researcher Ethics: Between Axiological Reasoning and Scientific Discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gökçe Tuncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandra Jeppesen, Paola Sartoretto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Media Activist Research Ethics. Global Approaches to Negotiating Power in Social Justice Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.175-192, 2020, Global Transformations in Media and Communication Research - A Palgrave and IAMCR Series, 978-3-030-44388-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-44389-4_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1351,381 +1372,381 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il une architecture totalitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Mijolla-Mellor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gökçe Tuncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topique : La psychanalyse aujourd'hui [Revue freudienne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n° 146 (2), pp.7-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/top.146.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le supportérisme et la politique s’imbriquent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gökçe Tuncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Turkish Studies. Social Sciences on Contemporary Turkey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, L'engagement des supporters de football dans l'espace public, 26, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejts.5737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’amour du foot au mouvement Gezi : enquête sur le processus de politisation des supporteur.es de « Çarşı »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gökçe Tuncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Turquie autoritaire, Turquie contestataire, 2 (90), pp.128-139. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.090.0128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénéfices du conformisme dans un lycée turc post-républicain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simruy Ikiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gökçe Tuncel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topique : La psychanalyse aujourd'hui [Revue freudienne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 140 (3), pp.67. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/top.140.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1793,51 +1814,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC0D4420"/>
+    <w:nsid w:val="A50FC584"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2024,51 +2045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gokce-tuncel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2704-8026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04693669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;k&#231;e Tuncel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wojcik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755708v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755346v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759384v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Escosteguy-Medronho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Linden" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Ugur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755736v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757436v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757443v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510687v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simruy Ikiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003193753-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44389-4_9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Mijolla-Mellor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.146.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejts.5737" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.090.0128" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134208v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.140.0067" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gokce-tuncel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2704-8026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=wYXZctoAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04693669v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;k&#231;e Tuncel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wojcik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755708v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755346v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759384v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755339v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Escosteguy-Medronho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Linden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Ugur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757436v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510687v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simruy Ikiz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693824v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003193753-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44389-4_9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Mijolla-Mellor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.146.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693219v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejts.5737" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.090.0128" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134208v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.140.0067" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>