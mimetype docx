--- v0 (2026-03-20)
+++ v1 (2026-04-19)
@@ -3538,295 +3538,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tethered Bilayer Lipid Membranes on Mixed Self-Assembled Monolayers of a Novel Anchoring Thiol: Impact of the Anchoring Thiol Density on Bilayer Formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angéline van Der Heyden</w:t>
+                <w:t xml:space="preserve">Mediatorless high-power glucose biofuel cells based on compressed carbon nanotube-enzyme electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dumy</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la202847r⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (370), pp.ncomms1365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655629v1</w:t>
+                <w:t xml:space="preserve">hal-00685244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediatorless high-power glucose biofuel cells based on compressed carbon nanotube-enzyme electrodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+                <w:t xml:space="preserve">Tethered Bilayer Lipid Membranes on Mixed Self-Assembled Monolayers of a Novel Anchoring Thiol: Impact of the Anchoring Thiol Density on Bilayer Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajra Basit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline van Der Heyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nysten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (370), pp.ncomms1365. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (23), pp.14317 - 14328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms1365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la202847r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685244v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization of biotinylated biomolecules onto electropolymerized poly(pyrrole-nitrilotriacetic acid)–Cu2+ film</w:t>
               </w:r>
@@ -4629,303 +4629,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2O2 determination at iron-rich clay modified electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impedimetric Immunosensor Based on a Polypyrrole−Antibiotic Model Film for the Label-Free Picomolar Detection of Ciprofloxacin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Charradi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel G. Pinacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2009.02.078⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81 (20), pp.8405 - 8409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac901290m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658986v1</w:t>
+                <w:t xml:space="preserve">hal-01658993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedimetric Immunosensor Based on a Polypyrrole−Antibiotic Model Film for the Label-Free Picomolar Detection of Ciprofloxacin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Gorgy</w:t>
+                <w:t xml:space="preserve">H2O2 determination at iron-rich clay modified electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Charradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesslem Ben Haj Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mousty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (17), pp.4237 - 4244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2009.02.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac901290m⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01658993v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical investigation of the influence of thin SiO&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; films deposited on gold on charge transfer characteristics</w:t>
               </w:r>
@@ -5208,51 +5208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrapment of enzyme within organic and inorganic materials for biosensor applications: Comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5596,51 +5596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Driguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6017,193 +6017,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of Amperometric Immunosensors Based on the Electrogeneration of a Permeable Biotinylated Polypyrrole Film</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodica Ionescu</w:t>
+                <w:t xml:space="preserve">Electrogeneration of a biotinylated poly(pyrrole-ruthenium(II)) film for the construction of photoelectrochemical immunosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Marks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.2472-2473</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607080v1</w:t>
+                <w:t xml:space="preserve">hal-00414016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrogeneration of a biotinylated poly(pyrrole-ruthenium(II)) film for the construction of photoelectrochemical immunosensor</w:t>
+                <w:t xml:space="preserve">A new biotinylated tris bipyridinyl iron(II) complex as redox biotin-bridge for the construction of supramolecular biosensing architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
@@ -6212,164 +6165,211 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, pp.2472-2473</w:t>
+              <w:t xml:space="preserve">, 2004, pp.324-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414016v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new biotinylated tris bipyridinyl iron(II) complex as redox biotin-bridge for the construction of supramolecular biosensing architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+                <w:t xml:space="preserve">Construction of Amperometric Immunosensors Based on the Electrogeneration of a Permeable Biotinylated Polypyrrole Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levi Gheber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Marks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 76 (22), pp.6808-6813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac049413z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414014v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New flavin and deazaflavin oligonucleotide conjugates for the amperometric detection of DNA hybridization</w:t>
               </w:r>
@@ -9285,51 +9285,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13FC4CC6"/>
+    <w:nsid w:val="CA3A2B6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9516,51 +9516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gondranchantal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1021-6748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095984607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250687v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Abdallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering12080841" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04751858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Berezovska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique M. Buzzetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giroud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrp.2024.102203" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo-Perez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Beke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2023.100593" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Paitier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vogel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072245" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela V Morales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina N Astudillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Anastasoaie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dautreppe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F Urbano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1se00363a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mc Murtry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agostini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2021.113137" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02944844v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Palomar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-020-04339-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullatif Baraket" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nonglaton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110359" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02402757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lellouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb01926j" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marks" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2017.05.052" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX0LFMHD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Altamura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Horvath" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Rengaraj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;elle Rongier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2616" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644665v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Kazane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zazoua" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b01574" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Haddache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Gairola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.09.127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSTQD9K4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Fritea" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2014.06.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le&#8197;goff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404335" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWJ8CPMR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.07.044" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLZ9DZTF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Seven" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Bourourou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Constant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.10.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZJQMVX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809303v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01516" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652813v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agnes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP50767J" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654845v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.07.089" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00797027v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.08.072" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koodlur Sannegowda Lokesh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chardon-Noblat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Traor&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3012537" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654783v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajra Basit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shivaji Sharma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line van Der Heyden" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC31107K" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655629v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nysten" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202847r" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685244v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1365" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658037v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.07.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78B2VHZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658058v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Elena Ionescu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martelet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.11.029" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNWH6J9N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giroud Fabien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pellissier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lenouvel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.08.076" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T4R439K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658053v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defrancq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac9024329" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mazabrard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010476" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662631v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rigal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.12.026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658986v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Charradi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Ben Haj Amara" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.02.078" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10FHWJQ5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G. Pinacho" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac901290m" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365560v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Nunes-Kirchner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Wittstock" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.05.070" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR8QVXCZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365444v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714717a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TZS5WD1F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Lepellec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.077" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KT1901Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414000v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Chauvin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414269v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudou&#235;t" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305938v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Driguez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B506699A" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414009v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414245v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607069v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ionescu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cosnier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gheber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marks" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2004.06.048" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S91M3VD3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607080v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ionescu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Gheber" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac049413z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6R89S60R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414016v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414014v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607081v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dueymes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B402760D" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JW3KTVT7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607083v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Wessel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Peter Montforts" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wedel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s30700213" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607085v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-2481(02)00337-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9ZFP9PB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607086v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Le Pellec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Senillou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/AL-100002704" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607089v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0728(00)00177-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DMNNH9Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607092v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senillou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)00273-2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J67CRL4N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636406v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mauvy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Gondran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Siebert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(98)00354-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B800E65FBCB6C9A63C8136B72526550742701AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607091v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:1999270558" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636407v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelloux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(99)00200-2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3NL3WP3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607093v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Watelet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner de Giovani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Furriel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac980125a" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P80B7CKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607094v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gr&#228;tzel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Vlachopoulos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.1140091803" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFB86F4908F986774BCD73BC3F7D20346A70AC51/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636404v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fabry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(97)00243-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32BX3QRC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636403v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Siebert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yacoub" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novakov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02523851" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MQ15ZTVP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636402v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Siebert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(96)83015-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EBE029403AB376DE6596A457049E0D74D429521/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636401v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gondran" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fabry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02510529" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-LN3LJ3GX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829966v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sabac" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799675v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ravelet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804838v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804897v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805565v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804976v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02008209v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gondranchantal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1021-6748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095984607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250687v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Abdallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering12080841" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04751858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Berezovska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique M. Buzzetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giroud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrp.2024.102203" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo-Perez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Beke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2023.100593" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Paitier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vogel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072245" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela V Morales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina N Astudillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Anastasoaie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dautreppe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F Urbano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1se00363a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mc Murtry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agostini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2021.113137" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02944844v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Palomar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-020-04339-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullatif Baraket" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nonglaton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110359" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02402757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lellouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb01926j" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marks" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2017.05.052" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX0LFMHD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Altamura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Horvath" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Rengaraj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;elle Rongier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2616" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644665v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Kazane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zazoua" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b01574" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Haddache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Gairola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.09.127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSTQD9K4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Fritea" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2014.06.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le&#8197;goff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404335" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWJ8CPMR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.07.044" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLZ9DZTF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Seven" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Bourourou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Constant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.10.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZJQMVX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809303v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01516" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652813v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agnes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP50767J" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654845v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.07.089" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00797027v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.08.072" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koodlur Sannegowda Lokesh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chardon-Noblat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Traor&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3012537" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654783v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajra Basit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shivaji Sharma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line van Der Heyden" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC31107K" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1365" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nysten" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202847r" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658037v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.07.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78B2VHZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658058v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Elena Ionescu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martelet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.11.029" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNWH6J9N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giroud Fabien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pellissier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lenouvel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.08.076" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T4R439K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658053v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defrancq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac9024329" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mazabrard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010476" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662631v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rigal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.12.026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658993v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G. Pinacho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac901290m" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658986v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Charradi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Ben Haj Amara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.02.078" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10FHWJQ5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365560v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Nunes-Kirchner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Wittstock" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.05.070" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR8QVXCZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365444v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714717a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TZS5WD1F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Lepellec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.077" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KT1901Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414000v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Chauvin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414269v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudou&#235;t" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305938v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Driguez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B506699A" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414009v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414245v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607069v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ionescu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cosnier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gheber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marks" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2004.06.048" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S91M3VD3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414016v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414014v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607080v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ionescu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Gheber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac049413z" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6R89S60R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607081v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dueymes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B402760D" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JW3KTVT7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607083v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Wessel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Peter Montforts" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wedel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s30700213" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607085v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-2481(02)00337-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9ZFP9PB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607086v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Le Pellec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Senillou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/AL-100002704" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607089v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0728(00)00177-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DMNNH9Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607092v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senillou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)00273-2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J67CRL4N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636406v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mauvy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Gondran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Siebert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(98)00354-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B800E65FBCB6C9A63C8136B72526550742701AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607091v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:1999270558" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636407v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelloux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(99)00200-2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3NL3WP3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607093v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Watelet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner de Giovani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Furriel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac980125a" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P80B7CKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607094v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gr&#228;tzel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Vlachopoulos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.1140091803" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFB86F4908F986774BCD73BC3F7D20346A70AC51/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636404v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fabry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(97)00243-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32BX3QRC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636403v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Siebert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yacoub" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novakov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02523851" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MQ15ZTVP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636402v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Siebert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(96)83015-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EBE029403AB376DE6596A457049E0D74D429521/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636401v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gondran" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fabry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02510529" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-LN3LJ3GX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829966v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sabac" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799675v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ravelet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804838v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804897v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805565v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804976v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02008209v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>