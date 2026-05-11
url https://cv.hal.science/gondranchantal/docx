--- v1 (2026-04-19)
+++ v2 (2026-05-11)
@@ -3023,542 +3023,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose biofuel cell construction based on enzyme, graphite particle and redox mediator compression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+                <w:t xml:space="preserve">Amphipol mediated surface immobilization of FhuA: a platform for label-free detection of the bacteriophage protein pb5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajra Basit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shivaji Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline van Der Heyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Breyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.07.089⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (48), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CC31107K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654845v1</w:t>
+                <w:t xml:space="preserve">hal-01654783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enzymatic biofuel cell based on electrically wired polyphenol oxidase and glucose oxidase operating under physiological conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Giroud</w:t>
+                <w:t xml:space="preserve">Glucose biofuel cell construction based on enzyme, graphite particle and redox mediator compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vivier</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2012.08.072⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 173, pp.760 - 764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.07.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797027v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step vs stepwise immobilization of 1-d coordination-based rh-rh molecular wires on gold surfaces.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lafolet</w:t>
+                <w:t xml:space="preserve">An enzymatic biofuel cell based on electrically wired polyphenol oxidase and glucose oxidase operating under physiological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssouf Traoré</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (32), pp.11779-11789. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (15), pp.278-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la3012537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2012.08.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727626v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphipol mediated surface immobilization of FhuA: a platform for label-free detection of the bacteriophage protein pb5</w:t>
+                <w:t xml:space="preserve">One-step vs stepwise immobilization of 1-d coordination-based rh-rh molecular wires on gold surfaces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajra Basit</w:t>
+                <w:t xml:space="preserve">Koodlur Sannegowda Lokesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Shivaji Sharma</w:t>
+                <w:t xml:space="preserve">Sylvie Chardon-Noblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angéline van Der Heyden</w:t>
+                <w:t xml:space="preserve">Frédéric Lafolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Breyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (48), </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (32), pp.11779-11789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2CC31107K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la3012537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654783v1</w:t>
+                <w:t xml:space="preserve">hal-00727626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediatorless high-power glucose biofuel cells based on compressed carbon nanotube-enzyme electrodes</w:t>
               </w:r>
@@ -3596,51 +3596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (370), pp.ncomms1365. </w:t>
@@ -3678,64 +3678,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tethered Bilayer Lipid Membranes on Mixed Self-Assembled Monolayers of a Novel Anchoring Thiol: Impact of the Anchoring Thiol Density on Bilayer Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajra Basit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline van Der Heyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3806,850 +3806,850 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of biotinylated biomolecules onto electropolymerized poly(pyrrole-nitrilotriacetic acid)–Cu2+ film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electropolymerized biotinylated poly (pyrrole–viologen) film as platform for the development of reagentless impedimetric immunosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Baur</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12 (10), pp.1287 - 1290. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2010.07.001⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 12 (2), pp.311 - 314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2009.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658037v1</w:t>
+                <w:t xml:space="preserve">hal-01662631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-free impedimetric immunosensor for sensitive detection of atrazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodica Elena Ionescu</w:t>
+                <w:t xml:space="preserve">Immobilization of biotinylated biomolecules onto electropolymerized poly(pyrrole-nitrilotriacetic acid)–Cu2+ film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (10), pp.1287 - 1290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2010.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2009.11.029⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658058v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quinhydrone BioFuel Cell based on an enzyme-induced pH gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Label-free impedimetric immunosensor for sensitive detection of atrazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Elena Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giroud Fabien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Gorgy</w:t>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Pellissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Lenouvel</w:t>
+                <w:t xml:space="preserve">Claude Martelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (21), pp.6228 - 6232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2009.11.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.08.076⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685326v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-Free Femtomolar Detection of Target DNA by Impedimetric DNA Sensor Based on Poly(pyrrole-nitrilotriacetic acid) Film</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Baur</w:t>
+                <w:t xml:space="preserve">A quinhydrone BioFuel Cell based on an enzyme-induced pH gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giroud Fabien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Holzinger</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Defrancq</w:t>
+                <w:t xml:space="preserve">Aymeric Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Perrot</w:t>
+                <w:t xml:space="preserve">François Lenouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82 (3), pp.1066 - 1072. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 196 (3), pp.1329-1332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac9024329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.08.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658053v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A glucose biofuel cell implanted in rats.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+                <w:t xml:space="preserve">Label-Free Femtomolar Detection of Target DNA by Impedimetric DNA Sensor Based on Poly(pyrrole-nitrilotriacetic acid) Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Pellissier</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Defrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010476⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (3), pp.1066 - 1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac9024329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688232v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electropolymerized biotinylated poly (pyrrole–viologen) film as platform for the development of reagentless impedimetric immunosensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A glucose biofuel cell implanted in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Rigal</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Galland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+                <w:t xml:space="preserve">Simon Mazabrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (2), pp.311 - 314. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (5), pp.e10476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2009.12.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662631v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impedimetric Immunosensor Based on a Polypyrrole−Antibiotic Model Film for the Label-Free Picomolar Detection of Ciprofloxacin</w:t>
               </w:r>
@@ -8421,51 +8421,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electrochemical aptamer-based biosensor for arginin-vasopressin</w:t>
+                <w:t xml:space="preserve">An impedimetric aptasensor for arginin-vasopressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essohanam Beke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
@@ -8496,97 +8496,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Advances in Pharmaceutical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, On Line, France</w:t>
+              <w:t xml:space="preserve">XVIIème colloque du Groupe Français de Bioélectrochimie (GFB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Saint Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799675v1</w:t>
+                <w:t xml:space="preserve">hal-04804838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An impedimetric aptasensor for arginin-vasopressin</w:t>
+                <w:t xml:space="preserve">An electrochemical aptamer-based biosensor for arginin-vasopressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essohanam Beke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
@@ -8617,73 +8617,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIème colloque du Groupe Français de Bioélectrochimie (GFB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Saint Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Advances in Pharmaceutical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, On Line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804838v1</w:t>
+                <w:t xml:space="preserve">hal-04799675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un biocapteur électrochimique pour le dosage de l’arginine-vasopressine</w:t>
               </w:r>
@@ -9285,51 +9285,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA3A2B6F"/>
+    <w:nsid w:val="164F4D46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9516,51 +9516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gondranchantal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1021-6748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095984607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250687v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Abdallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering12080841" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04751858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Berezovska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique M. Buzzetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giroud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrp.2024.102203" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo-Perez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Beke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2023.100593" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Paitier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vogel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072245" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela V Morales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina N Astudillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Anastasoaie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dautreppe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F Urbano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1se00363a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mc Murtry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agostini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2021.113137" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02944844v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Palomar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-020-04339-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullatif Baraket" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nonglaton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110359" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02402757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lellouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb01926j" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marks" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2017.05.052" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX0LFMHD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Altamura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Horvath" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Rengaraj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;elle Rongier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2616" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644665v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Kazane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zazoua" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b01574" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Haddache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Gairola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.09.127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSTQD9K4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Fritea" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2014.06.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le&#8197;goff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404335" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWJ8CPMR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.07.044" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLZ9DZTF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Seven" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Bourourou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Constant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.10.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZJQMVX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809303v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01516" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652813v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agnes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP50767J" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654845v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.07.089" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00797027v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.08.072" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koodlur Sannegowda Lokesh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chardon-Noblat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Traor&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3012537" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654783v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajra Basit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shivaji Sharma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line van Der Heyden" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC31107K" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1365" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nysten" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202847r" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658037v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.07.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78B2VHZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658058v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Elena Ionescu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martelet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.11.029" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNWH6J9N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giroud Fabien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pellissier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lenouvel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.08.076" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T4R439K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658053v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defrancq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac9024329" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mazabrard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010476" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662631v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rigal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.12.026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658993v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G. Pinacho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac901290m" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658986v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Charradi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Ben Haj Amara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.02.078" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10FHWJQ5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365560v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Nunes-Kirchner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Wittstock" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.05.070" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR8QVXCZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365444v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714717a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TZS5WD1F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Lepellec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.077" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KT1901Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414000v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Chauvin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414269v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudou&#235;t" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305938v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Driguez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B506699A" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414009v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414245v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607069v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ionescu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cosnier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gheber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marks" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2004.06.048" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S91M3VD3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414016v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414014v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607080v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ionescu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Gheber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac049413z" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6R89S60R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607081v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dueymes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B402760D" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JW3KTVT7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607083v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Wessel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Peter Montforts" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wedel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s30700213" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607085v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-2481(02)00337-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9ZFP9PB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607086v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Le Pellec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Senillou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/AL-100002704" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607089v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0728(00)00177-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DMNNH9Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607092v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senillou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)00273-2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J67CRL4N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636406v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mauvy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Gondran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Siebert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(98)00354-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B800E65FBCB6C9A63C8136B72526550742701AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607091v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:1999270558" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636407v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelloux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(99)00200-2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3NL3WP3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607093v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Watelet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner de Giovani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Furriel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac980125a" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P80B7CKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607094v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gr&#228;tzel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Vlachopoulos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.1140091803" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFB86F4908F986774BCD73BC3F7D20346A70AC51/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636404v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fabry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(97)00243-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32BX3QRC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636403v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Siebert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yacoub" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novakov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02523851" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MQ15ZTVP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636402v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Siebert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(96)83015-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EBE029403AB376DE6596A457049E0D74D429521/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636401v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gondran" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fabry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02510529" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-LN3LJ3GX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829966v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sabac" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799675v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ravelet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804838v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804897v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805565v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804976v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02008209v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gondranchantal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1021-6748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095984607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250687v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Abdallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering12080841" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04751858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Berezovska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique M. Buzzetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giroud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrp.2024.102203" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo-Perez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Beke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2023.100593" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Paitier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vogel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072245" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela V Morales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina N Astudillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Anastasoaie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dautreppe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F Urbano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1se00363a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mc Murtry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agostini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2021.113137" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02944844v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Palomar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-020-04339-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullatif Baraket" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nonglaton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110359" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02402757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lellouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb01926j" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marks" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2017.05.052" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX0LFMHD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Altamura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Horvath" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Rengaraj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;elle Rongier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2616" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644665v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Kazane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zazoua" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b01574" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Haddache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Gairola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.09.127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSTQD9K4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Fritea" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2014.06.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le&#8197;goff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404335" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWJ8CPMR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.07.044" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLZ9DZTF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Seven" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Bourourou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Constant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.10.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZJQMVX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809303v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01516" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652813v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agnes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP50767J" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654783v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajra Basit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shivaji Sharma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line van Der Heyden" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC31107K" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654845v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.07.089" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00797027v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.08.072" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727626v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koodlur Sannegowda Lokesh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chardon-Noblat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Traor&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3012537" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1365" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nysten" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202847r" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662631v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rigal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.12.026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658037v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.07.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78B2VHZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658058v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Elena Ionescu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martelet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.11.029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNWH6J9N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giroud Fabien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pellissier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lenouvel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.08.076" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T4R439K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defrancq" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac9024329" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688232v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mazabrard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010476" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658993v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G. Pinacho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac901290m" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658986v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Charradi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Ben Haj Amara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.02.078" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10FHWJQ5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365560v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Nunes-Kirchner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Wittstock" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.05.070" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR8QVXCZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365444v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714717a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TZS5WD1F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Lepellec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.077" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KT1901Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414000v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Chauvin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414269v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudou&#235;t" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305938v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Driguez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B506699A" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414009v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414245v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607069v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ionescu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cosnier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gheber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marks" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2004.06.048" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S91M3VD3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414016v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414014v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607080v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ionescu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Gheber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac049413z" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6R89S60R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607081v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dueymes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B402760D" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JW3KTVT7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607083v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Wessel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Peter Montforts" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wedel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s30700213" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607085v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-2481(02)00337-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9ZFP9PB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607086v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Le Pellec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Senillou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/AL-100002704" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607089v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0728(00)00177-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DMNNH9Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607092v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senillou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)00273-2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J67CRL4N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636406v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mauvy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Gondran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Siebert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(98)00354-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B800E65FBCB6C9A63C8136B72526550742701AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607091v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:1999270558" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636407v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelloux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(99)00200-2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3NL3WP3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607093v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Watelet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner de Giovani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Furriel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac980125a" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P80B7CKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607094v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gr&#228;tzel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Vlachopoulos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.1140091803" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFB86F4908F986774BCD73BC3F7D20346A70AC51/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636404v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fabry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(97)00243-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32BX3QRC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636403v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Siebert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yacoub" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novakov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02523851" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MQ15ZTVP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636402v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Siebert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(96)83015-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EBE029403AB376DE6596A457049E0D74D429521/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636401v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gondran" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fabry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02510529" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-LN3LJ3GX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829966v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sabac" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804838v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ravelet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799675v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804897v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805565v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804976v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02008209v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>