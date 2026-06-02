--- v2 (2026-05-11)
+++ v3 (2026-06-02)
@@ -3023,1909 +3023,1909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphipol mediated surface immobilization of FhuA: a platform for label-free detection of the bacteriophage protein pb5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glucose biofuel cell construction based on enzyme, graphite particle and redox mediator compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajra Basit</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CC31107K⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 173, pp.760 - 764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.07.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01654783v1</w:t>
+                <w:t xml:space="preserve">hal-01654845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose biofuel cell construction based on enzyme, graphite particle and redox mediator compression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+                <w:t xml:space="preserve">An enzymatic biofuel cell based on electrically wired polyphenol oxidase and glucose oxidase operating under physiological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.07.089⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (15), pp.278-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2012.08.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654845v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enzymatic biofuel cell based on electrically wired polyphenol oxidase and glucose oxidase operating under physiological conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Giroud</w:t>
+                <w:t xml:space="preserve">One-step vs stepwise immobilization of 1-d coordination-based rh-rh molecular wires on gold surfaces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koodlur Sannegowda Lokesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chardon-Noblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lafolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (15), pp.278-282. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (32), pp.11779-11789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2012.08.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la3012537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797027v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step vs stepwise immobilization of 1-d coordination-based rh-rh molecular wires on gold surfaces.</w:t>
+                <w:t xml:space="preserve">Amphipol mediated surface immobilization of FhuA: a platform for label-free detection of the bacteriophage protein pb5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koodlur Sannegowda Lokesh</w:t>
+                <w:t xml:space="preserve">Hajra Basit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chardon-Noblat</w:t>
+                <w:t xml:space="preserve">K. Shivaji Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lafolet</w:t>
+                <w:t xml:space="preserve">Angéline van Der Heyden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssouf Traoré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Gondran</w:t>
+                <w:t xml:space="preserve">Cécile Breyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (32), pp.11779-11789. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (48), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la3012537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2CC31107K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727626v1</w:t>
+                <w:t xml:space="preserve">hal-01654783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediatorless high-power glucose biofuel cells based on compressed carbon nanotube-enzyme electrodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+                <w:t xml:space="preserve">Tethered Bilayer Lipid Membranes on Mixed Self-Assembled Monolayers of a Novel Anchoring Thiol: Impact of the Anchoring Thiol Density on Bilayer Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajra Basit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline van Der Heyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cinquin</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nysten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms1365⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (23), pp.14317 - 14328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la202847r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685244v1</w:t>
+                <w:t xml:space="preserve">hal-01655629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tethered Bilayer Lipid Membranes on Mixed Self-Assembled Monolayers of a Novel Anchoring Thiol: Impact of the Anchoring Thiol Density on Bilayer Formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mediatorless high-power glucose biofuel cells based on compressed carbon nanotube-enzyme electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajra Basit</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dumy</w:t>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 (23), pp.14317 - 14328. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (370), pp.ncomms1365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la202847r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655629v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electropolymerized biotinylated poly (pyrrole–viologen) film as platform for the development of reagentless impedimetric immunosensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immobilization of biotinylated biomolecules onto electropolymerized poly(pyrrole-nitrilotriacetic acid)–Cu2+ film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12 (2), pp.311 - 314. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2009.12.026⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 12 (10), pp.1287 - 1290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2010.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662631v1</w:t>
+                <w:t xml:space="preserve">hal-01658037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of biotinylated biomolecules onto electropolymerized poly(pyrrole-nitrilotriacetic acid)–Cu2+ film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Label-free impedimetric immunosensor for sensitive detection of atrazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Elena Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Baur</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Martelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2010.07.001⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (21), pp.6228 - 6232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2009.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658037v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-free impedimetric immunosensor for sensitive detection of atrazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodica Elena Ionescu</w:t>
+                <w:t xml:space="preserve">A quinhydrone BioFuel Cell based on an enzyme-induced pH gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giroud Fabien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Martelet</w:t>
+                <w:t xml:space="preserve">Aymeric Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lenouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2009.11.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 196 (3), pp.1329-1332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.08.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658058v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quinhydrone BioFuel Cell based on an enzyme-induced pH gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giroud Fabien</w:t>
+                <w:t xml:space="preserve">Label-Free Femtomolar Detection of Target DNA by Impedimetric DNA Sensor Based on Poly(pyrrole-nitrilotriacetic acid) Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Baur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Gorgy</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Pellissier</w:t>
+                <w:t xml:space="preserve">Eric Defrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lenouvel</w:t>
+                <w:t xml:space="preserve">Hubert Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 196 (3), pp.1329-1332. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (3), pp.1066 - 1072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.08.076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ac9024329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00685326v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-Free Femtomolar Detection of Target DNA by Impedimetric DNA Sensor Based on Poly(pyrrole-nitrilotriacetic acid) Film</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Baur</w:t>
+                <w:t xml:space="preserve">A glucose biofuel cell implanted in rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hubert Perrot</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Mazabrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac9024329⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (5), pp.e10476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658053v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A glucose biofuel cell implanted in rats.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electropolymerized biotinylated poly (pyrrole–viologen) film as platform for the development of reagentless impedimetric immunosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Giroud</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Mazabrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Pellissier</w:t>
+                <w:t xml:space="preserve">Bruno Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (5), pp.e10476. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (2), pp.311 - 314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0010476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2009.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688232v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedimetric Immunosensor Based on a Polypyrrole−Antibiotic Model Film for the Label-Free Picomolar Detection of Ciprofloxacin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Gorgy</w:t>
+                <w:t xml:space="preserve">H2O2 determination at iron-rich clay modified electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Charradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesslem Ben Haj Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mousty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac901290m⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (17), pp.4237 - 4244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2009.02.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658993v1</w:t>
+                <w:t xml:space="preserve">hal-01658986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2O2 determination at iron-rich clay modified electrodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Charradi</w:t>
+                <w:t xml:space="preserve">Impedimetric Immunosensor Based on a Polypyrrole−Antibiotic Model Film for the Label-Free Picomolar Detection of Ciprofloxacin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel G. Pinacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2009.02.078⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81 (20), pp.8405 - 8409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac901290m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01658986v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical investigation of the influence of thin SiO&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; films deposited on gold on charge transfer characteristics</w:t>
               </w:r>
@@ -5208,51 +5208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrapment of enzyme within organic and inorganic materials for biosensor applications: Comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5596,51 +5596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Renaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Driguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6017,146 +6017,193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrogeneration of a biotinylated poly(pyrrole-ruthenium(II)) film for the construction of photoelectrochemical immunosensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+                <w:t xml:space="preserve">Construction of Amperometric Immunosensors Based on the Electrogeneration of a Permeable Biotinylated Polypyrrole Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levi Gheber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Marks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 76 (22), pp.6808-6813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac049413z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414016v1</w:t>
+                <w:t xml:space="preserve">hal-03607080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new biotinylated tris bipyridinyl iron(II) complex as redox biotin-bridge for the construction of supramolecular biosensing architectures</w:t>
+                <w:t xml:space="preserve">Electrogeneration of a biotinylated poly(pyrrole-ruthenium(II)) film for the construction of photoelectrochemical immunosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
@@ -6165,211 +6212,164 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, pp.324-325</w:t>
+              <w:t xml:space="preserve">, 2004, pp.2472-2473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414014v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of Amperometric Immunosensors Based on the Electrogeneration of a Permeable Biotinylated Polypyrrole Film</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodica Ionescu</w:t>
+                <w:t xml:space="preserve">A new biotinylated tris bipyridinyl iron(II) complex as redox biotin-bridge for the construction of supramolecular biosensing architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Marks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.324-325</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03607080v1</w:t>
+                <w:t xml:space="preserve">hal-00414014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New flavin and deazaflavin oligonucleotide conjugates for the amperometric detection of DNA hybridization</w:t>
               </w:r>
@@ -8421,51 +8421,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An impedimetric aptasensor for arginin-vasopressin</w:t>
+                <w:t xml:space="preserve">An electrochemical aptamer-based biosensor for arginin-vasopressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essohanam Beke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
@@ -8496,97 +8496,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIème colloque du Groupe Français de Bioélectrochimie (GFB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Saint Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Advances in Pharmaceutical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, On Line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804838v1</w:t>
+                <w:t xml:space="preserve">hal-04799675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electrochemical aptamer-based biosensor for arginin-vasopressin</w:t>
+                <w:t xml:space="preserve">An impedimetric aptasensor for arginin-vasopressin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essohanam Beke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gondran</w:t>
@@ -8617,73 +8617,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ravelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Advances in Pharmaceutical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, On Line, France</w:t>
+              <w:t xml:space="preserve">XVIIème colloque du Groupe Français de Bioélectrochimie (GFB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Saint Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799675v1</w:t>
+                <w:t xml:space="preserve">hal-04804838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un biocapteur électrochimique pour le dosage de l’arginine-vasopressine</w:t>
               </w:r>
@@ -9285,51 +9285,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="164F4D46"/>
+    <w:nsid w:val="0F00FA85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9516,51 +9516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gondranchantal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1021-6748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095984607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250687v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Abdallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering12080841" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04751858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Berezovska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique M. Buzzetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giroud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrp.2024.102203" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo-Perez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Beke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2023.100593" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Paitier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vogel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072245" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela V Morales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina N Astudillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Anastasoaie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dautreppe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F Urbano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1se00363a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mc Murtry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agostini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2021.113137" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02944844v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Palomar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-020-04339-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullatif Baraket" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nonglaton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110359" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02402757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lellouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb01926j" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marks" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2017.05.052" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX0LFMHD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Altamura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Horvath" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Rengaraj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;elle Rongier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2616" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644665v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Kazane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zazoua" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b01574" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Haddache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Gairola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.09.127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSTQD9K4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Fritea" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2014.06.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le&#8197;goff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404335" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWJ8CPMR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.07.044" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLZ9DZTF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Seven" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Bourourou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Constant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.10.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZJQMVX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809303v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01516" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652813v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agnes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP50767J" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654783v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajra Basit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shivaji Sharma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line van Der Heyden" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC31107K" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654845v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.07.089" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00797027v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.08.072" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727626v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koodlur Sannegowda Lokesh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chardon-Noblat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Traor&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3012537" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1365" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nysten" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202847r" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662631v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rigal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.12.026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658037v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.07.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78B2VHZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658058v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Elena Ionescu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martelet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.11.029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNWH6J9N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giroud Fabien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pellissier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lenouvel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.08.076" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T4R439K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defrancq" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac9024329" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688232v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mazabrard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010476" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658993v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G. Pinacho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac901290m" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658986v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Charradi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Ben Haj Amara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.02.078" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10FHWJQ5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365560v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Nunes-Kirchner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Wittstock" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.05.070" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR8QVXCZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365444v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714717a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TZS5WD1F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Lepellec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.077" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KT1901Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414000v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Chauvin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414269v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudou&#235;t" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305938v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Driguez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B506699A" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414009v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414245v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607069v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ionescu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cosnier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gheber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marks" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2004.06.048" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S91M3VD3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414016v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414014v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607080v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ionescu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Gheber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac049413z" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6R89S60R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607081v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dueymes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B402760D" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JW3KTVT7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607083v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Wessel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Peter Montforts" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wedel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s30700213" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607085v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-2481(02)00337-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9ZFP9PB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607086v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Le Pellec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Senillou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/AL-100002704" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607089v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0728(00)00177-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DMNNH9Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607092v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senillou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)00273-2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J67CRL4N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636406v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mauvy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Gondran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Siebert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(98)00354-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B800E65FBCB6C9A63C8136B72526550742701AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607091v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:1999270558" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636407v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelloux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(99)00200-2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3NL3WP3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607093v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Watelet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner de Giovani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Furriel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac980125a" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P80B7CKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607094v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gr&#228;tzel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Vlachopoulos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.1140091803" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFB86F4908F986774BCD73BC3F7D20346A70AC51/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636404v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fabry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(97)00243-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32BX3QRC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636403v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Siebert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yacoub" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novakov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02523851" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MQ15ZTVP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636402v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Siebert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(96)83015-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EBE029403AB376DE6596A457049E0D74D429521/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636401v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gondran" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fabry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02510529" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-LN3LJ3GX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829966v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sabac" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804838v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ravelet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799675v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804897v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805565v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804976v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02008209v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gondranchantal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1021-6748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095984607" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250687v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Abdallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering12080841" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04751858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Berezovska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Henrique M. Buzzetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giroud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrp.2024.102203" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vallejo-Perez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Beke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbsr.2023.100593" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Paitier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vogel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072245" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela V Morales" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina N Astudillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Anastasoaie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dautreppe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F Urbano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1se00363a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mc Murtry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agostini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2021.113137" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02944844v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Palomar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxing Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-020-04339-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullatif Baraket" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alcaraz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nonglaton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110359" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02402757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lellouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb01926j" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marks" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.099" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2017.05.052" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX0LFMHD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546112v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Altamura" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Horvath" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Rengaraj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;elle Rongier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2616" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644665v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Kazane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spinelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zazoua" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b01574" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Haddache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Gairola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2016.09.127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSTQD9K4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652184v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Fritea" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2014.06.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le&#8197;goff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201404335" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWJ8CPMR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.07.044" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLZ9DZTF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Seven" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Bourourou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Constant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.10.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKZJQMVX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809303v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01516" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652813v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agnes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP50767J" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654845v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cinquin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.07.089" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00797027v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vivier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2012.08.072" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koodlur Sannegowda Lokesh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chardon-Noblat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafolet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Traor&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3012537" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654783v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajra Basit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shivaji Sharma" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line van Der Heyden" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC31107K" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655629v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nysten" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202847r" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685244v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1365" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658037v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.07.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78B2VHZR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658058v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Elena Ionescu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martelet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.11.029" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNWH6J9N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giroud Fabien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pellissier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lenouvel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.08.076" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T4R439K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658053v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Defrancq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Perrot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac9024329" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mazabrard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0010476" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662631v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rigal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.12.026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658986v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Charradi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslem Ben Haj Amara" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Prevot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.02.078" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10FHWJQ5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G. Pinacho" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac901290m" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365560v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Nunes-Kirchner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Wittstock" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2008.05.070" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR8QVXCZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365444v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714717a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TZS5WD1F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Lepellec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.077" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KT1901Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414000v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Chauvin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414269v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Herzog" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaudou&#235;t" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305938v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renaudet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Driguez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B506699A" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414009v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414245v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607069v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ionescu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cosnier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gheber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marks" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2004.06.048" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S91M3VD3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607080v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ionescu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Gheber" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac049413z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6R89S60R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414016v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414014v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607081v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dueymes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B402760D" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JW3KTVT7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607083v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Wessel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Peter Montforts" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wedel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s30700213" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607085v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-2481(02)00337-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9ZFP9PB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607086v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Le Pellec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Senillou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/AL-100002704" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607089v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0728(00)00177-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DMNNH9Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607092v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senillou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(98)00273-2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J67CRL4N-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636406v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mauvy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Gondran" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Siebert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(98)00354-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B800E65FBCB6C9A63C8136B72526550742701AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607091v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:1999270558" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636407v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelloux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(99)00200-2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3NL3WP3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607093v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Watelet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner de Giovani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Furriel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac980125a" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P80B7CKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03607094v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gr&#228;tzel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Vlachopoulos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.1140091803" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFB86F4908F986774BCD73BC3F7D20346A70AC51/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636404v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fabry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(97)00243-8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32BX3QRC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636403v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Siebert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yacoub" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novakov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02523851" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MQ15ZTVP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636402v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Albert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Siebert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(96)83015-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EBE029403AB376DE6596A457049E0D74D429521/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636401v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gondran" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fabry" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02510529" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-LN3LJ3GX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829966v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Sabac" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799675v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ravelet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804838v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804897v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805565v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804976v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02008209v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>