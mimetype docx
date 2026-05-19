--- v1 (2026-04-15)
+++ v2 (2026-05-19)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (116)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,14282 +368,14546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing atoll island future habitability in the context of climate change using Bayesian networks</w:t>
+                <w:t xml:space="preserve">A geospatial database of coastal characteristics for erosion assessment of Europe's coastal floodplains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirna Badillo-Interiano</w:t>
+                <w:t xml:space="preserve">Susan E Hanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+                <w:t xml:space="preserve">Robert J Nicholls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris R Calkoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Duvat</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjen P Luijendijk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (11), pp.4527-4543. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-25-4527-2025⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 26 (4), pp.1685 - 1703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-26-1685-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379519v1</w:t>
+                <w:t xml:space="preserve">hal-05600443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons for multi-model ensemble design drawn from emulator experiments: application to a large ensemble for 2100 sea level contributions of the Greenland ice sheet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term adaptation pathways for Venice and its lagoon under sea-level rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heiko Goelzer</w:t>
+                <w:t xml:space="preserve">Piero Lionello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamsin L Edwards</w:t>
+                <w:t xml:space="preserve">Valeria Di Fant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goneri Le Cozannet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luigi Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-19-6421-2025⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.9438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-39108-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408361v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-level scenarios aligned with the 3rd adaptation plan in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+                <w:t xml:space="preserve">Lessons for multi-model ensemble design drawn from emulator experiments: application to a large ensemble for 2100 sea level contributions of the Greenland ice sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+                <w:t xml:space="preserve">Heiko Goelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Capderrey</w:t>
+                <w:t xml:space="preserve">Tamsin L Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goneri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.290⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (12), pp.6421 - 6444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-19-6421-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122766v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Current Coastal Subsidence at Continental Scale: Insights From Europe Using the European Ground Motion Service</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sea-level scenarios aligned with the 3rd adaptation plan in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Capderrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024EF004523⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 357 (G1), pp.105 - 123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676460v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to sea level rise in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing atoll island future habitability in the context of climate change using Bayesian networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Badillo-Interiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anny Cazenave</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendiconti Lincei. Scienze Fisiche e Naturali</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (11), pp.4527-4543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-25-4527-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12210-024-01225-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04555093v1</w:t>
+                <w:t xml:space="preserve">hal-05379519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation pathways for effective responses to climate change risks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Current Coastal Subsidence at Continental Scale: Insights From Europe Using the European Ground Motion Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicholls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veruska Muccione</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Robbert Biesbroek</w:t>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIREs Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wcc.883⟩</w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024EF004523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509952v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-level rise induced change in exposure of low-lying coastal land: implications for coastal conservation strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation to sea level rise in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guidez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene Coasts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.8. </w:t>
+              <w:t xml:space="preserve">Rendiconti Lincei. Scienze Fisiche e Naturali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s44218-024-00041-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12210-024-01225-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480501v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative assessment of accommodation strategies based on elevated buildings for coastal adaptation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation pathways for effective responses to climate change risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert J Nicholls</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veruska Muccione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolijn Haasnoot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Bednar‐friedl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbert Biesbroek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Risk Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crm.2024.100655⟩</w:t>
+              <w:t xml:space="preserve">WIREs Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wcc.883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770824v1</w:t>
+                <w:t xml:space="preserve">hal-04509952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic flooding events due to sea-level rise in French Guiana</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sea-level rise induced change in exposure of low-lying coastal land: implications for coastal conservation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ali Belmadani</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anthropocene Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s44218-024-00041-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-48807-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04334966v1</w:t>
+                <w:t xml:space="preserve">hal-04480501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-creating a coastal climate service to prioritise investments in erosion prevention and sea-level rise adaptation in the Maldives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative assessment of accommodation strategies based on elevated buildings for coastal adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J Nicholls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sayers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cliser.2023.100401⟩</w:t>
+              <w:t xml:space="preserve">Climate Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, pp.100655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crm.2024.100655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179947v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social science to accelerate coastal adaptation to sea-level rise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia Philippenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cambridge Prisms: Coastal Futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1, pp.e37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/cft.2023.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illustrative Multi‐Centennial Projections of Global Mean Sea‐Level Rise and Their Application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-creating a coastal climate service to prioritise investments in erosion prevention and sea-level rise adaptation in the Maldives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Hinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona E Turner</w:t>
+                <w:t xml:space="preserve">Geronimo Gussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Malagon Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tamsin L Edwards</w:t>
+                <w:t xml:space="preserve">Angel Amores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimée B A Slangen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert J Nicholls</w:t>
+                <w:t xml:space="preserve">Constance Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (12), pp.e2023EF003550. </w:t>
+              <w:t xml:space="preserve">Climate services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.100401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023ef003550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cliser.2023.100401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344036v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to multi-meter sea-level rise should start now</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Illustrative Multi‐Centennial Projections of Global Mean Sea‐Level Rise and Their Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona E Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Malagon Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamsin L Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimée B A Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J Nicholls</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/acef3f⟩</w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (12), pp.e2023EF003550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023ef003550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205727v1</w:t>
+                <w:t xml:space="preserve">hal-04344036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstrating the value of beaches for adaptation to future coastal flood risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Toimil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñigo J Losada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisés Álvarez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.3474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-39168-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal relocation as a relevant and feasible adaptation strategy in Rangiroa Atoll, French Polynesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie K E Duvat</w:t>
+                <w:t xml:space="preserve">Adaptation to multi-meter sea-level rise should start now</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J Nicholls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre K Magnan</w:t>
+                <w:t xml:space="preserve">Gael Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimée B A Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">Daniel Lincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-18109-8⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (9), pp.091001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/acef3f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755837v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning the contributions of dependent offshore forcing conditions in the probabilistic assessment of future coastal flooding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+                <w:t xml:space="preserve">Chronic flooding events due to sea-level rise in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Idier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ali Belmadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-22-3167-2022⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.21695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-48807-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844460v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving interpretation of sea-level projections through a machine-learning-based local explanation approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
+                <w:t xml:space="preserve">Coastal flooding and mean sea-level rise allowances in atoll island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Amores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gael Durand</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Hinkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-16-4637-2022⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-05329-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03859251v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High‐End Estimate of Sea Level Rise for Practitioners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R S W van de Wal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R S W van de Wal</w:t>
+                <w:t xml:space="preserve">R J Nicholls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R J Nicholls</w:t>
+                <w:t xml:space="preserve">D. Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Behar</w:t>
+                <w:t xml:space="preserve">K. Mc Innes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth's Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2022EF002751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal flooding and mean sea-level rise allowances in atoll island</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angel Amores</w:t>
+                <w:t xml:space="preserve">Sea-Level Rise: From Global Perspectives to Local Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel van den Broeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Marcos</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tamsin Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul R Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-05329-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.709595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658266v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-Level Rise: From Global Perspectives to Local Services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michiel van den Broeke</w:t>
+                <w:t xml:space="preserve">Reef-rim structure and building history, Rangiroa, an uplifted Atoll, French Polynesia: The role of morphotectonics and extreme marine hazard events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Montaggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul R Holland</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Martin-Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.709595⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 445, pp.106748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658058v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reef-rim structure and building history, Rangiroa, an uplifted Atoll, French Polynesia: The role of morphotectonics and extreme marine hazard events</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
+                <w:t xml:space="preserve">The climate change policy integration challenge in French Polynesia, Central Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toanui Viriamu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Moatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Martin-Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106748⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (2), pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-022-01933-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882812v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The climate change policy integration challenge in French Polynesia, Central Pacific Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Magnan</w:t>
+                <w:t xml:space="preserve">Editorial: Climate Services for Adaptation to Sea-Level Rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toanui Viriamu</w:t>
+                <w:t xml:space="preserve">Robert James Nicholls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Moatty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+                <w:t xml:space="preserve">Roderik van de Wal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dylan Sparrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-022-01933-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.943079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688052v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Climate Services for Adaptation to Sea-Level Rise</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal relocation as a relevant and feasible adaptation strategy in Rangiroa Atoll, French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Dylan Sparrow</w:t>
+                <w:t xml:space="preserve">Virginie K E Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Li</w:t>
+                <w:t xml:space="preserve">Alexandre K Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.943079⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.14183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-18109-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726186v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the Importance of Uncertainties in Global-Scale Coastal Flood Risk Assessments under Sea Level Rise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Partitioning the contributions of dependent offshore forcing conditions in the probabilistic assessment of future coastal flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Thieblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goneri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachoc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w13060774⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (10), pp.3167-3182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-22-3167-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746388v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal Flooding in the Maldives Induced by Mean Sea-Level Rise and Wind-Waves: From Global to Local Coastal Modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+                <w:t xml:space="preserve">Improving interpretation of sea-level projections through a machine-learning-based local explanation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.665672⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.4637-4657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-16-4637-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745704v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03859251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty and Bias in Global to Regional Scale Assessments of Current and Future Coastal Flood Risk</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Hemer</w:t>
+                <w:t xml:space="preserve">Coastal Landfills and Rising Sea Levels: A Challenge for the 21st Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J Nicholls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P Beaven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stringfellow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Lincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020ef001882⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.710342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745681v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Coasts Under Changing Climate: Observations and Modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roshanka Ranasinghe</w:t>
+                <w:t xml:space="preserve">High-End Scenarios of Sea-Level Rise for Coastal Risk-Averse Stakeholders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goneri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.785608⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 8, pp.569992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.569992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744552v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal Landfills and Rising Sea Levels: A Challenge for the 21st Century</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainties in Shoreline Projections to 2100 at Truc Vert Beach (France): Role of Sea‐Level Rise and Equilibrium Model Assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Monfort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+                <w:t xml:space="preserve">Maurizio D ' Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.710342⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (8), pp.e2021JF006160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JF006160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359376v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-End Scenarios of Sea-Level Rise for Coastal Risk-Averse Stakeholders</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coastal Flooding in the Maldives Induced by Mean Sea-Level Rise and Wind-Waves: From Global to Local Coastal Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Amores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8, pp.569992. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.569992⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.665672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263448v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in Shoreline Projections to 2100 at Truc Vert Beach (France): Role of Sea‐Level Rise and Equilibrium Model Assumptions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainty and Bias in Global to Regional Scale Assessments of Current and Future Coastal Flood Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Le Cozannet</w:t>
+                <w:t xml:space="preserve">J. Hinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Feyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JF006160⟩</w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020ef001882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411178v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinterpreting the Bruun Rule in the Context of Equilibrium Shoreline Models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Goneri Le Cozannet</w:t>
+                <w:t xml:space="preserve">Editorial: Coasts Under Changing Climate: Observations and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Almar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanka Ranasinghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.785608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse9090974⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03337985v1</w:t>
+                <w:t xml:space="preserve">hal-03744552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risks to future atoll habitability from climate-driven environmental changes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tom Spencer</w:t>
+                <w:t xml:space="preserve">Reinterpreting the Bruun Rule in the Context of Equilibrium Shoreline Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. D Bell</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Vitousek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goneri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wcc.700⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse9090974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089986v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timescales of emergence of chronic flooding in the major economic center of Guadeloupe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcello de Michele</w:t>
+                <w:t xml:space="preserve">Risks to future atoll habitability from climate-driven environmental changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Legendre</w:t>
+                <w:t xml:space="preserve">Ak Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Moisan</w:t>
+                <w:t xml:space="preserve">Chris.T Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-21-703-2021⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.e700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wcc.700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03742079v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the link between extreme sea levels and climate variability using a spline-based non-stationary extreme value analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timescales of emergence of chronic flooding in the major economic center of Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello de Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weather and Climate Extremes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wace.2021.100352⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-21-703-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745523v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03742079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep uncertainties in shoreline change projections: an extra-probabilistic approach applied to sandy beaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Revisiting the link between extreme sea levels and climate variability using a spline-based non-stationary extreme value analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-21-2257-2021⟩</w:t>
+              <w:t xml:space="preserve">Weather and Climate Extremes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.100352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wace.2021.100352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745651v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of climate change and adaptation: A subarctic archipelago perspective (Saint-Pierre-and-Miquelon, North America)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+                <w:t xml:space="preserve">Deep uncertainties in shoreline change projections: an extra-probabilistic approach applied to sandy beaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Toimil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisés Álvarez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2021.105924⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (7), pp.2257-2276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-21-2257-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420869v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning the uncertainty contributions of dependent offshore forcing conditions in the probabilistic assessment of future coastal flooding at a macrotidal site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goneri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-2021-271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Climate Services: A Typology of Global Decisions Influenced by Climate Risk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jochen Hinkel</w:t>
+                <w:t xml:space="preserve">Perceptions of climate change and adaptation: A subarctic archipelago perspective (Saint-Pierre-and-Miquelon, North America)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xénia Philippenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armin Haas</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ywenn de La Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 215, pp.105924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2021.105924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.728687⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03744222v1</w:t>
+                <w:t xml:space="preserve">hal-03420869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Changes in European Shoreline Evolution Trends Using Markov Chains and the Eurosion Database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Climate Services: A Typology of Global Decisions Influenced by Climate Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Bisaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Hinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas van der Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Haas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00326⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.728687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913680v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth Observations for Monitoring Marine Coastal Hazards and Their Drivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Teatini</w:t>
+                <w:t xml:space="preserve">Unravelling the Importance of Uncertainties in Global-Scale Coastal Flood Risk Assessments under Sea Level Rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Hinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Jamet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Conversi</w:t>
+                <w:t xml:space="preserve">Erwin Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-020-09594-5⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (6), pp.774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w13060774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913682v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Stochasticity of Waves on Coastal Flood and Its Variations with Sea-level Rise</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting Changes in European Shoreline Evolution Trends Using Markov Chains and the Eurosion Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Oliveros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brivois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Giremus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse8100798⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982609v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water level changes, subsidence, and sea level rise in the Ganges-Brahmaputra-Meghna delta</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Earth Observations for Monitoring Marine Coastal Hazards and Their Drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
+                <w:t xml:space="preserve">A. Melet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Delebecque</w:t>
+                <w:t xml:space="preserve">P. Teatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Krien</w:t>
+                <w:t xml:space="preserve">Cédric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Conversi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1912921117⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue: Geohazards and Risks Studied from Earth Observations, 41 (6), pp.1489-1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-020-09594-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430120v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Coastal food: a composite method for past events characterisation providing insights in past, present and future hazards—joining historical, statistical and modelling approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">The Effect of Stochasticity of Waves on Coastal Flood and Its Variations with Sea-level Rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-020-03895-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (10), pp.798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse8100798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911826v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the Impact of Sea-level Rise and Offshore Bathymetry on Embayment Shoreline Changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water level changes, subsidence, and sea level rise in the Ganges-Brahmaputra-Meghna delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Robinet</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Karpytchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Delebecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI95-244.1⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (4), pp.1867-1876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1912921117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483552v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change-driven coastal erosion modelling in temperate sandy beaches: Methods and uncertainty treatment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+                <w:t xml:space="preserve">Correction to: Coastal food: a composite method for past events characterisation providing insights in past, present and future hazards—joining historical, statistical and modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J. Nicholls</w:t>
+                <w:t xml:space="preserve">Sylvestre Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103110⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (2), pp.503-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-020-03895-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506225v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a User-Based, Robust and Fast Running Method for Coastal Flooding Forecast, Early Warning, and Risk Prevention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Simulating the Impact of Sea-level Rise and Offshore Bathymetry on Embayment Shoreline Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Special issue : Proceedings from the International Coastal Symposium (ICS) 2020, 95, pp.11-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI95-216.1⟩</w:t>
+              <w:t xml:space="preserve">, 2020, pp.1263-1267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI95-244.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458084v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of model free parameters and sea-level rise uncertainties on 20-years shoreline hindcast: the case of Truc Vert beach (SW France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Toward a User-Based, Robust and Fast Running Method for Coastal Flooding Forecast, Early Warning, and Risk Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Aurouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Daniel Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.4854⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special issue : Proceedings from the International Coastal Symposium (ICS) 2020, 95, pp.11-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI95-216.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514976v2</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-Based Earth Observations for Disaster Risk Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change-driven coastal erosion modelling in temperate sandy beaches: Methods and uncertainty treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toimil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.J. Losada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrier</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Nicholls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-020-09586-5⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 202, pp.103110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03669344v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation time to magnified flood hazards underestimated when derived from tide gauge records</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+                <w:t xml:space="preserve">Impact of model free parameters and sea-level rise uncertainties on 20-years shoreline hindcast: the case of Truc Vert beach (SW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45, pp.1895 - 1907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ab8336⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03715018v1</w:t>
+                <w:t xml:space="preserve">hal-02514976v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attribution of Extreme Wave Height Records along the North Atlantic Coasts using Hindcast Data: Feasibility and Limitations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessie Louisor</w:t>
+                <w:t xml:space="preserve">Adaptation time to magnified flood hazards underestimated when derived from tide gauge records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Naveau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roderik S. W. van De Wal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI95-245.1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (7), pp.074015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ab8336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02844118v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Wave Setup to Projected Coastal Sea Level Changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space-Based Earth Observations for Disaster Risk Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kervyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melet A</w:t>
+                <w:t xml:space="preserve">S. Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almar R</w:t>
+                <w:t xml:space="preserve">C. Ifejika Speranza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemer M</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+                <w:t xml:space="preserve">P. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020jc016078⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.1209-1235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-020-09586-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736224v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03669344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal flood: a composite method for past events characterisation providing insights in past, present and future hazards—joining historical, statistical and modelling approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Attribution of Extreme Wave Height Records along the North Atlantic Coasts using Hindcast Data: Feasibility and Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lambert</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Louisor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soulivanh Thao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-020-03882-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (sp1), pp.1268-1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI95-245.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506211v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02844118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting User Needs for Sea Level Rise Information: A Decision Analysis Perspective</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erwin Lambert</w:t>
+                <w:t xml:space="preserve">Contribution of Wave Setup to Projected Coastal Sea Level Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melet A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almar R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemer M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018EF001071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020jc016078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182684v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to 'Waves do not contribute to global sea-level rise</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coastal flood: a composite method for past events characterisation providing insights in past, present and future hazards—joining historical, statistical and modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-018-0378-4⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-020-03882-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380691v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Extreme Coastal Water Levels Due to the Combined Action of Storm Surges and Wind Waves</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Mentaschi</w:t>
+                <w:t xml:space="preserve">Probabilistic Sea Level Projections at the Coast by 2100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jevrejeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Frederikse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. E. Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. P. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.1673-1696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-019-09550-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GL082599⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02380719v1</w:t>
+                <w:t xml:space="preserve">hal-02380990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying uncertainties of sandy shoreline change projections as sea level rises</w:t>
+                <w:t xml:space="preserve">Author Correction: Quantifying uncertainties of sandy shoreline change projections as sea level rises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roshanka Ranasinghe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37017-4⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-41667-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182686v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03708722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Sea Level Projections at the Coast by 2100</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. P. Jackson</w:t>
+                <w:t xml:space="preserve">Concepts and Terminology for Sea Level: Mean, Variability and Change, Both Local and Global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen M Griffies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A Church</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveys in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 40, pp.1673-1696. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-019-09525-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10712-019-09550-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02380990v1</w:t>
+                <w:t xml:space="preserve">hal-02182687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Quantifying uncertainties of sandy shoreline change projections as sea level rises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reply to 'Waves do not contribute to global sea-level rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Melet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Almar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-41667-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-018-0378-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03708722v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts and Terminology for Sea Level: Mean, Variability and Change, Both Local and Global</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John A Church</w:t>
+                <w:t xml:space="preserve">Increased Extreme Coastal Water Levels Due to the Combined Action of Storm Surges and Wind Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Ioannis Vousdoukas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Mentaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-019-09525-z⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (8), pp.4356-4364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL082599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182687v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing ambiguity in probabilistic assessments of future coastal flooding using possibility distributions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying uncertainties of sandy shoreline change projections as sea level rises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshanka Ranasinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-019-02443-4⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37017-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662942v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-End Probabilistic Sea-Level Projections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing ambiguity in probabilistic assessments of future coastal flooding using possibility distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Manceau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w11071507⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 155 (1), pp.95 - 109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-019-02443-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380970v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for High-End Estimates of Sea Level Rise for Stakeholder Applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-End Probabilistic Sea-Level Projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019EF001163⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11071507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380987v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance of the mean sea level in the high-percentile sea levels time evolution with respect to large-scale climate variability: a Bayesian statistical approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+                <w:t xml:space="preserve">Framework for High-End Estimates of Sea Level Rise for Stakeholder Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. W. van De Wal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. Nicholls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Church</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/aaf0cd⟩</w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.923-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019EF001163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380692v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements for a Coastal Hazards Observing System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominance of the mean sea level in the high-percentile sea levels time evolution with respect to large-scale climate variability: a Bayesian statistical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00348⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/aaf0cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380960v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Likely and High-End Impacts of Regional Sea-Level Rise on the Shoreline Change of European Sandy Coasts Under a High Greenhouse Gas Emissions Scenario</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
+                <w:t xml:space="preserve">Vertical land motion and relative sea level changes along the coastline of Brest (France) from combined space-borne geodetic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222, pp.275-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.12.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w11122607⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03663759v1</w:t>
+                <w:t xml:space="preserve">hal-02380695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical land motion and relative sea level changes along the coastline of Brest (France) from combined space-borne geodetic methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+                <w:t xml:space="preserve">Likely and High-End Impacts of Regional Sea-Level Rise on the Shoreline Change of European Sandy Coasts Under a High Greenhouse Gas Emissions Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Toimil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñigo Losada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.12.035⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (12), pp.2607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w11122607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02380695v1</w:t>
+                <w:t xml:space="preserve">hal-03663759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Retreat of a Coastal Dune under Changing Winds</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Requirements for a Coastal Hazards Observing System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Guerber</w:t>
+                <w:t xml:space="preserve">Jerome Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Vignudelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Fenoglio-Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashmi Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI85-034.1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Part of the Research Topic Oceanobs'19: An Ocean of Opportunity, 6, 24p. / Article 348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702961v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under-estimated wave contribution to coastal sea-level rise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rafael Almar</w:t>
+                <w:t xml:space="preserve">Meeting User Needs for Sea Level Rise Information: A Decision Analysis Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Hinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A Church</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-018-0088-y⟩</w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (3), pp.320-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018EF001071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860438v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Response of Atoll Reef Islands to Multi-Millennial Sea Level Rise from the Last Glacial Maximum to the Coming 10kyr: the Case of Mururoa Atoll (Tuamotu, French Polynesia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the Retreat of a Coastal Dune under Changing Winds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gabarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Heitea Terorotua</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric J R Parteli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Guerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, SI85, pp.511-515. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI85-103.1⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 85, pp.166-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI85-034.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502420v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-level rise impacts on the tides of the European Shelf</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Paris</w:t>
+                <w:t xml:space="preserve">Under-estimated wave contribution to coastal sea-level rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Mélet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 137, pp.56 - 71. </w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), pp.234-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2017.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41558-018-0088-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481901v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to the minimum bounds for future sea-level rise in &amp;quot; Bounding sea level projections within the framework of the possibility theory</w:t>
+                <w:t xml:space="preserve">Modelling the Response of Atoll Reef Islands to Multi-Millennial Sea Level Rise from the Last Glacial Maximum to the Coming 10kyr: the Case of Mururoa Atoll (Tuamotu, French Polynesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heitea Terorotua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, SI85, pp.511-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI85-103.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620626v1</w:t>
+                <w:t xml:space="preserve">hal-02502420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing water-level variations from space-borne high-resolution Synthetic Aperture Radar (SAR) image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello de Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Capo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geocarto International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (9), pp.977-987. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10106049.2017.1323962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding probabilistic sea-level projections within the framework of the possibility theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (1), pp.014012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-9326/aa5528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Bounding sea level projections within the framework of the possibility theory Environ. Res. Lett. (2017 12 014012)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sea-level rise impacts on the tides of the European Shelf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïza Boulahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/aa902a⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.56 - 71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2017.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915549v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea Level Change and Coastal Climate Services: The Way Forward</w:t>
+                <w:t xml:space="preserve">Corrigendum to the minimum bounds for future sea-level rise in &amp;quot; Bounding sea level projections within the framework of the possibility theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620624v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in Sandy Shorelines Evolution under the Bruun Rule Assumption</w:t>
+                <w:t xml:space="preserve">Corrigendum: Bounding sea level projections within the framework of the possibility theory Environ. Res. Lett. (2017 12 014012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2016.00049⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (10), pp.109501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/aa902a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340736v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagoon islets as indicators of recent environmental changes in the South Pacific – The New Caledonian example</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sea Level Change and Coastal Climate Services: The Way Forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Robineau</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nicholls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Hinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William V Sweet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen L Mcinnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (4), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse5040049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2016.03.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01690697v1</w:t>
+                <w:t xml:space="preserve">hal-01620624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical modeling of interannual shoreline change driven by North Atlantic climate variability spanning 2000–2014 in the Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Déqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Marine Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00367-016-0460-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353578v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting errors in coastal databases using Bayesian Networks</w:t>
+                <w:t xml:space="preserve">Uncertainties in Sandy Shorelines Evolution under the Bruun Rule Assumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Oliveros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Muller</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2016.00049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI75-233.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01411387v1</w:t>
+                <w:t xml:space="preserve">hal-01340736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité et adaptation au changement climatique : L'apport des Géosciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lagoon islets as indicators of recent environmental changes in the South Pacific – The New Caledonian example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Vendé-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Robineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 122, pp.120 - 140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2016.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201795v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: Approaches and methods to improve risk management in volcanic areas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting errors in coastal databases using Bayesian Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-15-197-2015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, SI 75, pp.1162 - 1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI75-233.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112169v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaining insight into regional coastal changes on La Réunion island through a Bayesian data mining approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hindumathi Palanisamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 228, pp.134-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical ground motion and historical sea-level records in Dakar (Senegal) Vertical ground motion and historical sea-level records in Dakar (Senegal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preface: Approaches and methods to improve risk management in volcanic areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Costa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.197 - 201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-15-197-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/10/8/084016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01186059v1</w:t>
+                <w:t xml:space="preserve">hal-01112169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating uncertainties of future marine flooding occurrence as sea-level rises</w:t>
+                <w:t xml:space="preserve">Vertical ground motion and historical sea-level records in Dakar (Senegal) Vertical ground motion and historical sea-level records in Dakar (Senegal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Roderik van De Wal</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre da Sylva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.07.021⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, 084016 (11 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/10/8/084016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186064v2</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le niveau de la mer : variations passées, présentes et futures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Evaluating uncertainties of future marine flooding occurrence as sea-level rises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoît Meyssignac</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roderik van De Wal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/56363⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73 (November 2015), pp.44-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2015.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03243051v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186064v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations récentes du climat à géologie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+                <w:t xml:space="preserve">Le niveau de la mer : variations passées, présentes et futures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (88), pp.69-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/56363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201786v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WebGIS as boundary tools between scientific geoinformation and disaster risk reduction action in volcanic areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations récentes du climat à géologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N° spécial "Géosciences et Changements climatiques", pp. 6-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-14-1591-2014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01016892v1</w:t>
+                <w:t xml:space="preserve">hal-01201786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches to evaluate the recent impacts of sea-level rise on shoreline changes</w:t>
+                <w:t xml:space="preserve">Vulnérabilité et adaptation au changement climatique : L'apport des Géosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N° spécial "Géosciences et Changements climatiques", pp.16-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060689v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea level rise and its coastal impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth's Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.15-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2013EF000188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SPR systems model as a conceptual foundation for rapid integrated risk appraisals: Lessons from Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Narayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Nicholls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Susan Hanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Reeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 87, pp.15-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2013.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential and limitations of risk scenario tools in volcanic areas through an example at Mount Cameroon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WebGIS as boundary tools between scientific geoinformation and disaster risk reduction action in volcanic areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Aragno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kouokam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.2409- 2424. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-13-2409-2013⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 14, pp.1591-1598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-14-1591-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870947v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent GIS based national assessments of climate change consequences in France: methods, results and lessons learnt.</w:t>
+                <w:t xml:space="preserve">Approaches to evaluate the recent impacts of sea-level rise on shoreline changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marissa L. Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI65-240.1⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 138, pp.47-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2014.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755011v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for multi-hazard mapping in poorly known volcanic areas: an example from Kanlaon (Philippines)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bignami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Ruch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (8), pp. 1929-1943. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-13-1929-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the relation between sea level rise and shoreline erosion using sea level reconstructions: an example in French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65 (Special Issue), pp. 2137-2142. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI65-361.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is land subsidence increasing the exposure to sea level rise in Alexandria, Egypt?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anny Cazenave</w:t>
+                <w:t xml:space="preserve">Vulnerability of sandy coasts to climate variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poumadère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Bohn Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (1), pp.19-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/cr01153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/grl.50568⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00825699v1</w:t>
+                <w:t xml:space="preserve">hal-02172312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of sandy coasts to climate variability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raquel Bohn Bertoldo</w:t>
+                <w:t xml:space="preserve">An AHP-derived method for mapping the physical vulnerability of coastal areas at regional scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Mirgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marissa L. Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.1209-1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-13-1209-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/cr01153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02172312v1</w:t>
+                <w:t xml:space="preserve">hal-00823386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An AHP-derived method for mapping the physical vulnerability of coastal areas at regional scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is land subsidence increasing the exposure to sea level rise in Alexandria, Egypt?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marissa L. Yates</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello de Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (12), pp.2953-2957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-13-1209-2013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00823386v1</w:t>
+                <w:t xml:space="preserve">hal-00825699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidecadal Atoll Shoreline Change on Manihi and Manuae, French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marissa L. Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Salai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (4), pp.870-882. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-12-00129.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluri-decadal impact of mining activities on coastline mobility of estuaries of New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Auboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65 (Special Issue), pp. 494-499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2112/SI65-084.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High nonlinear urban ground motion in Manila(Philippines) from 1993 to 2010 observed by DInSAR: implications for sea-level measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello de Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 139, pp.386-397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rse.2013.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsidence et élévation du niveau marin dans les villes côtières : apports de l'interférométrie radar satellitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello de Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17, pp.46-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to characterize the different extreme waves for islands exposed to various wave regimes: a case study devoted to Reunion Island</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Recent GIS based national assessments of climate change consequences in France: methods, results and lessons learnt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Ait-Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lecacheux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ywenn de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-12-2425-2012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (Special Issue), pp. 1421-1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI65-240.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734798v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief communication &amp;quot;Evaluating European Coastal Evolution using Bayesian Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marissa L. Yates</w:t>
+                <w:t xml:space="preserve">Potential and limitations of risk scenario tools in volcanic areas through an example at Mount Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kouokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (4), pp.1173-1177. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-12-1173-2012⟩</w:t>
+              <w:t xml:space="preserve">, 2013, pp.2409- 2424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-13-2409-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692152v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impact on waves in the Bay of Biscay, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
+                <w:t xml:space="preserve">Present wave climate in the Bay of Biscay: spatiotemporal variability and trends from 1958 to 2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Déqué</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10236-012-0534-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (6), pp.2020-2039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-11-00086.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675807v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present wave climate in the Bay of Biscay: spatiotemporal variability and trends from 1958 to 2001</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+                <w:t xml:space="preserve">A method to characterize the different extreme waves for islands exposed to various wave regimes: a case study devoted to Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiébot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ywenn de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-11-00086.1⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (7), pp.2425-2437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-12-2425-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647448v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique sur les vagues et la dérive littorale le long du littoral aquitain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Déqué</w:t>
+                <w:t xml:space="preserve">Brief communication &amp;quot;Evaluating European Coastal Evolution using Bayesian Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marissa L. Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2012036⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (4), pp.1173-1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-12-1173-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843927v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of linear stability model to characterize the morphological behaviour of a double bar system. Application to Truc Vert Beach (France).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Climate change impact on waves in the Bay of Biscay, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castelle</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Delécluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Déqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.02.004⟩</w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.ODYN-D-11-00186R1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-012-0534-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715885v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élévation récente du niveau marin et l'érosion côtière : le cas d'îles océaniques du Pacifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact du changement climatique sur les vagues et la dérive littorale le long du littoral aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Delécluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Déqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.26 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2012036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656782v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Errors in Long-term Coastal Erosion and Inundation Hazard Assessments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marissa L. Yates</w:t>
+                <w:t xml:space="preserve">On the use of linear stability model to characterize the morphological behaviour of a double bar system. Application to Truc Vert Beach (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brivois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (5), pp.277-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00564846v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teleconnection Pattern influence on sea wave climate in the Bay of Biscay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying Errors in Long-term Coastal Erosion and Inundation Hazard Assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marissa L. Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lenotre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, SI 64, pp.230-264</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640021v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and intercomparison of Persistent Scatterers interferometry: PSIC4 project results</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teleconnection Pattern influence on sea wave climate in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Closset</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delvallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desramaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Oliveros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2009.02.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24, p. 641-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2010JCLI3589.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510374v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'élévation récente du niveau marin et l'érosion côtière : le cas d'îles océaniques du Pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14, pp.92-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation and intercomparison of Persistent Scatterers interferometry: PSIC4 project results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourgine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello de Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Closset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68 (3), pp.335-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2009.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Connecting Hazard Analysts and Risk Managers to Sensor Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Hosford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Douglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coraboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (6), pp.3932-3937. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s8063932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14653,9838 +14917,9968 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change influence on future landslides in South Alps, France : an analysis of the future meteorological events that trigger landslides</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sea level change and adaptation: linking climate services needs and territorial realities (France, Netherlands, Maldives, Greenland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xénia Philippenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Völz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Hinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne (Austria), Austria. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Katrin Krüger, Apr 2025, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995723v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea level change and adaptation: linking climate services needs and territorial realities (France, Netherlands, Maldives, Greenland)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Völz</w:t>
+                <w:t xml:space="preserve">Assessing atoll island future habitability in the context of climate change using Bayesian networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Badillo Interiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Katrin Krüger, Apr 2025, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, EGU, Apr 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049980v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing atoll island future habitability in the context of climate change using Bayesian networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+                <w:t xml:space="preserve">Cyclones from Sentinel-2: three dimensional reconstruction and wind speed using near simultaneous acquisitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello de Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGU, Apr 2025, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Living Planet Symposium 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA - European Space Agency, Jun 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05588694v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclones from Sentinel-2: three dimensional reconstruction and wind speed using near simultaneous acquisitions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+                <w:t xml:space="preserve">Climate change influence on future landslides in South Alps, France : an analysis of the future meteorological events that trigger landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bernardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goneri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Planet Symposium 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05078029v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic flooding events due to sea‑level rise in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Belmadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Sea Level Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal Subsidence in Europe Derived from the European Ground Motion Service. Consequences for Local Sea Level Rise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nicholls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Athens, France. pp.3184-3186, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/igarss53475.2024.10640435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European coastal subsidence derived from the European ground motion service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Nicholls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the MDIS 2024 Symposium, Orléans, France, 19-22 November 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning the contributions of dependent offshore forcing conditions in the probabilistic assessment of future coastal flooding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres MEXICO (MÉTHODES POUR L'EXPLORATION INFORMATIQUE DES MODÈLES COMPLEXES) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Cestas Gazinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facing climate challenges in coastal areas: a necessarily evolving social acceptability of adaptation. The case study of a French subarctic archipelago.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xénia Philippenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union Géographique Internationale (UGI) 2022 -le temps des géographes / IGU Paris 2022 - Time for geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring geohazards and risks from Space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practical appraisal of extra-probabilistic approach to support decision-making under deep uncertainty for future coastal flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Manceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Planet Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Decision Making Deep Uncertainty Annual Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102577v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre adaptation réalisable et réalisée, l'apport des sciences sociales en géographie pour l'adaptation au changement climatique Le cas de Saint-Pierre-et-Miquelon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+                <w:t xml:space="preserve">The sensitivity of coastal flood to the stochastic character of waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ywenn de La Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre SHF - Littoral et changement climatique - Adaptation des côtes, des ports et des estuaires au changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">27th International Union of Geodesy and Geophysics - IUGG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.IUGG19-4638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549608v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des submersions marines chroniques liees a l'elevation du niveau de la mer sur des infrastructures critiques de polynesie française : co-construction de service climatique cotier (projet inseaption)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Duvat</w:t>
+                <w:t xml:space="preserve">Entre adaptation réalisable et réalisée, l'apport des sciences sociales en géographie pour l'adaptation au changement climatique Le cas de Saint-Pierre-et-Miquelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xénia Philippenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ywenn de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres SHF : Littoral et changement climatique - Adaptation des côtes, des ports et des estuaires au changement climatique</w:t>
+              <w:t xml:space="preserve">Rencontre SHF - Littoral et changement climatique - Adaptation des côtes, des ports et des estuaires au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351838v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-end probabilistic sea-level projections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts des submersions marines chroniques liees a l'elevation du niveau de la mer sur des infrastructures critiques de polynesie française : co-construction de service climatique cotier (projet inseaption)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maspataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehane Ouriqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Manceau</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heitea Terorotua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Les Rencontres SHF : Littoral et changement climatique - Adaptation des côtes, des ports et des estuaires au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182682v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical appraisal of extra-probabilistic approach to support decision-making under deep uncertainty for future coastal flooding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-end probabilistic sea-level projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision Making Deep Uncertainty Annual Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">AGU 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296403v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sensitivity of coastal flood to the stochastic character of waves</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvestre Leroy</w:t>
+                <w:t xml:space="preserve">La subjectivité du changement climatique dans l'espace insulaire. Le cas de Saint-Pierre-et-Miquelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xénia Philippenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ywenn de La Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Union of Geodesy and Geophysics - IUGG 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.IUGG19-4638</w:t>
+              <w:t xml:space="preserve">Îles 2019 : Regards croisés des sciences, des cultures et de la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100343v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La subjectivité du changement climatique dans l'espace insulaire. Le cas de Saint-Pierre-et-Miquelon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+                <w:t xml:space="preserve">Impacts des submersions marines chroniques liées à l’élévation du niveau de la mer sur des infrastructures critiques de Polynésie française : co- construction de service climatique côtier (projet InSEAption)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maspataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehane Ouriqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heitea Terorotua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Îles 2019 : Regards croisés des sciences, des cultures et de la société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Les Rencontres SHF : Littoral et changement climatique - Adaptation des côtes, des ports et des estuaires au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304020v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des submersions marines chroniques liées à l’élévation du niveau de la mer sur des infrastructures critiques de Polynésie française : co- construction de service climatique côtier (projet InSEAption)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId487" w:history="1">
+                <w:t xml:space="preserve">Prise en compte de l'élévation du niveau de la mer sur l'alea recul du trait de cote : projections probabilistes sur deux sites métropolitains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Maspataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Duvat</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Elineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres SHF : Littoral et changement climatique - Adaptation des côtes, des ports et des estuaires au changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Rencontre SHF - Littoral et changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502459v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de l'élévation du niveau de la mer sur l'alea recul du trait de cote : projections probabilistes sur deux sites métropolitains.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring geohazards and risks from Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre SHF - Littoral et changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Living Planet Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360451v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current practices and potential improvements in shoreline change studies supporting sea level rise and coastal adaptation in France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Climate-based indicators to assess the risks of impact of climate change on small islands: case studies of Tuamotu archipelagos and La Reunion island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, Natural Hazards and climate change impacts in coastal areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714670v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation au changement climatique en Aquitaine : les mesures envisagées sont-elles durables face aux évolutions du climat ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bulteau</w:t>
+                <w:t xml:space="preserve">Évaluation des mouvements verticaux du sol et des tendances relatives du niveau de la mer le long du littoral de Brest (France) : Apport de la télédétection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyril Mallet</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Testut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UHINAK, III Congrès transfrontalier sur le Changement Climatique et Littoral</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Rochelle, France. pp.381-390, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2018.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715940v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-based indicators to assess the risks of impact of climate change on small islands: case studies of Tuamotu archipelagos and La Reunion island</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation au changement climatique en Aquitaine : les mesures envisagées sont-elles durables face aux évolutions du climat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, Natural Hazards and climate change impacts in coastal areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGU, 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">UHINAK, III Congrès transfrontalier sur le Changement Climatique et Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Irun, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502535v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des mouvements verticaux du sol et des tendances relatives du niveau de la mer le long du littoral de Brest (France) : Apport de la télédétection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A unified approach to quantify uncertainties in sea level projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126136v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified approach to quantify uncertainties in sea level projections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing ambiguity in probabilistic assessments of future marine flooding using possibility distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Manceau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
+              <w:t xml:space="preserve">Sea Level Futures Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885931v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing ambiguity in probabilistic assessments of future marine flooding using possibility distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+                <w:t xml:space="preserve">Modelling the retreat of a coastal transverse dune under changing wind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gabarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric J. R. Parteli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Guerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sea Level Futures Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Coastal Symposium (ICS2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780268v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the retreat of a coastal transverse dune under changing wind conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global possibilistic sea-level projections and their regional implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Etienne Guerber</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Melet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Meyssignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Coastal Symposium (ICS2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689393v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global possibilistic sea-level projections and their regional implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing ambiguity in probabilistic assessments of future marine flooding using possibility distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Manceau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718957v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Response of Atoll Reef Islands to Multi-Millennial Sea Level Rise from the Last Glacial Maximum to the Coming 10kyr: the Case of Mururoa Atoll (Tuamotu, French Polynesia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de la remontée du niveau marin sur la marée : cas du plateau nord-ouest européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïza Boulahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Coastal Symposium (ICS2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil (JNGCGC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714441v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing ambiguity in probabilistic assessments of future marine flooding using possibility distributions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the Response of Atoll Reef Islands to Multi-Millennial Sea Level Rise from the Last Glacial Maximum to the Coming 10kyr: the Case of Mururoa Atoll (Tuamotu, French Polynesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Salvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heitea Terorotua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Coastal Symposium (ICS2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pusan, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI85-004.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715855v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la remontée du niveau marin sur la marée : cas du plateau nord-ouest européen</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential of Satellite Remote Sensing to Monitor Vulnerablity of Buildings to Earthquakes Within a Semi-Empirical Macroseismic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Albano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Giovinazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Foumelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil (JNGCGC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, France. pp.2956-2959, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735062v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Satellite Remote Sensing to Monitor Vulnerablity of Buildings to Earthquakes Within a Semi-Empirical Macroseismic Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current practices and potential improvements in shoreline change studies supporting sea level rise and coastal adaptation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maspataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU - European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734409v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of ground surface deformation in coastal areas by SAR Interferometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+                <w:t xml:space="preserve">Improving the communication of uncertainties for future marine flooding as sea-level rises using advanced statistical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Manceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISRSE 37</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Tshwane, South Africa</w:t>
+              <w:t xml:space="preserve">Regional Sea Level Changes and Coastal Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463068v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the evolution of coastal zones under various forcing factors using space-based observing systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Champollion</w:t>
+                <w:t xml:space="preserve">On the effects of uniform and non-uniform sea-level rise on European Shelf tides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Boulahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCRP-IOC Regional Sea Level Changes and Coastal Impacts Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Climate Research Programme (WCRP); Intergovernmental Oceanographic Commission of UNESCO, Jul 2017, New York, United States</w:t>
+              <w:t xml:space="preserve">Sea Level 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457740v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the communication of uncertainties for future marine flooding as sea-level rises using advanced statistical methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Management of uncertainties on parameters elicited by experts – Applications to sea-level rise and to CO 2 storage operations risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Loschetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Lary de Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Sea Level Changes and Coastal Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, New York, United States</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484044v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effects of uniform and non-uniform sea-level rise on European Shelf tides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F Paris</w:t>
+                <w:t xml:space="preserve">Uncertainties of shoreline change projections along the sandy coasts of Aquitaine (southwestern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sea Level 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, New York, United States</w:t>
+              <w:t xml:space="preserve">Third international conference on Advances in Extreme Value Analysis and Application to Natural Hazard (EVAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480998v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of uncertainties on parameters elicited by experts – Applications to sea-level rise and to CO 2 storage operations risk assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+                <w:t xml:space="preserve">Observation of ground surface deformation in coastal areas by SAR Interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello de Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ISRSE 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tshwane, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485101v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties of shoreline change projections along the sandy coasts of Aquitaine (southwestern France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bulteau</w:t>
+                <w:t xml:space="preserve">Monitoring the evolution of coastal zones under various forcing factors using space-based observing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Woodworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third international conference on Advances in Extreme Value Analysis and Application to Natural Hazard (EVAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">WCRP-IOC Regional Sea Level Changes and Coastal Impacts Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Climate Research Programme (WCRP); Intergovernmental Oceanographic Commission of UNESCO, Jul 2017, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549204v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding probabilistic sea-level rise projections under the IPCC constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagoonal islets as indicator of recent environmental changes – The caledonian example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Vendé-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Robineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maurizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Coastal Symposium 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euro-Atlantic teleconnection patterns, weather regimes and inter-annual shoreline variability at a high-energy sandy beach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Coastal Symposium 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in building high performance geoscientific spatial data infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dupros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tellez-Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïza Boulahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Quique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Differential SAR Interferometry for vertical ground motions monitoring in coastal cities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">On the use of SAR Interferometry for assessing tide gauge stability for long term sea-level estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcello de Michele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our Common Future under Climate Change (CFCC) Conference : International scientific conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196634v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using InSAR to monitor vertical ground motions in coastal cities</w:t>
+                <w:t xml:space="preserve">Evaluating uncertainties of future marine flooding occurrence as sea-level rises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roderik van de Wal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Global and Regional Sea Level variability and change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Palma de Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">, University of the Balearic Islands Palma de Mallorca, Spain, Jun 2015, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119091v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Islets of New-Caledonia lagoons in the perspective of Climate change and sea level rise</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maurizot</w:t>
+                <w:t xml:space="preserve">Changements Environnementaux Côtiers : Impact de la hausse du niveau de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our Common Future under Climate Change (CFCC) Conference : International scientific conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPCC, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Faire face aux changements climatiques / Les apports de la recherche collaborative sur projets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale de la Recherche, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146966v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements Environnementaux Côtiers : Impact de la hausse du niveau de la mer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Communicating uncertainties of future coastal impacts for decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrice Walker</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire face aux changements climatiques / Les apports de la recherche collaborative sur projets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationale de la Recherche, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Our Common Future Under Climate Change : International scientific conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164451v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of SAR Interferometry for assessing tide gauge stability for long term sea-level estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">Use of Differential SAR Interferometry for vertical ground motions monitoring in coastal cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello de Michele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Our Common Future under Climate Change (CFCC) Conference : International scientific conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120861v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating uncertainties of future marine flooding occurrence as sea-level rises</w:t>
+                <w:t xml:space="preserve">Using InSAR to monitor vertical ground motions in coastal cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Global and Regional Sea Level variability and change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of the Balearic Islands Palma de Mallorca, Spain, Jun 2015, Palma de Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118683v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communicating uncertainties of future coastal impacts for decision making</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Islets of New-Caledonia lagoons in the perspective of Climate change and sea level rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vendé-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Robineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our Common Future Under Climate Change : International scientific conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Our Common Future under Climate Change (CFCC) Conference : International scientific conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPCC, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145620v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The implications of last decades sea level variations for coastal erosion: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-François Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The driving factors of coastal evolution : toward a systemic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate change and sea level rise ; coastal vulnerability and societal impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling aeolian coastal dunes mobility in Aquitaine, South Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gabarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parteli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Oliveros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAG - International Conference on Geomorphology 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Le Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land subsidence on Alexandria observed by SAR interferometry techniques, implications for exposure to sea level rise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anny Cazenave</w:t>
+                <w:t xml:space="preserve">Potential and limitations of Bayesian networks for understanding shoreline mobility: an example in La Réunion island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ywenn de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Living Planet Symposium 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology : ICG 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846892v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using sea level rise scenarios for assessing coastal impacts : existing approaches and their application in the French adaptation framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-end scenarios of regional sea level changes and their uncertainties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential and limitations of Bayesian networks for understanding shoreline mobility: an example in La Réunion island</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ywenn de La Torre</w:t>
+                <w:t xml:space="preserve">Land subsidence on Alexandria observed by SAR interferometry techniques, implications for exposure to sea level rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello de Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology : ICG 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">ESA Living Planet Symposium 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773043v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of non-linear urban ground motion in Manila (Philippines) between 1993 and 2010 using InSAR techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Daag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Living Planet Symposium 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Edimburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can information systems help in volcanic risk management?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact du changement climatique sur les vagues et les flux sédimentaires le long du littoral aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Delécluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Déqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIAVITA workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Hohenheim, Germany</w:t>
+              <w:t xml:space="preserve">XIIèmes Journées nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brest, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691528v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du changement climatique sur les vagues et les flux sédimentaires le long du littoral aquitain</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les bases de données côtières : un outil pour mieux comprendre les effets des variations du niveau marin sur la mobilité du trait de côte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIèmes Journées nationales Génie Côtier - Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Brest, France. pp.NC</w:t>
+              <w:t xml:space="preserve">CNFCG - Les changements globaux: enjeux et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693424v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bases de données côtières : un outil pour mieux comprendre les effets des variations du niveau marin sur la mobilité du trait de côte</w:t>
+                <w:t xml:space="preserve">Using a series of satellite methods to assess land subsidence in Alexandria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Donato</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello de Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNFCG - Les changements globaux: enjeux et défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">AGU fall meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689999v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a series of satellite methods to assess land subsidence in Alexandria</w:t>
+                <w:t xml:space="preserve">Sea level rise with respect to other causes of coastal erosion: examples in the Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Manuel Garcin</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU fall meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">PACENET - Strengthening Pacific European Collaboration in Research, Development and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723323v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea level rise with respect to other causes of coastal erosion: examples in the Pacific</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applying a structured multicriteria risk mapping method in Mount Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Hohmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Donato</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kouokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ilaria Pannaccione Apa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACENET - Strengthening Pacific European Collaboration in Research, Development and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">International Scientific Conference on Integrated Approaches for Volcanic Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675078v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying a structured multicriteria risk mapping method in Mount Cameroon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Hohmann</w:t>
+                <w:t xml:space="preserve">Development of a scenario builder tool for volcanic risk assessment and application to Mount Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kouokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amélie Vagner</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conference on Integrated Approaches for Volcanic Risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712667v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a scenario builder tool for volcanic risk assessment and application to Mount Cameroun</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Kouokam</w:t>
+                <w:t xml:space="preserve">Relative impact of sea level rise, wave climate and anthropogenic actions on the recent shoreline changes of the Pacific Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marissa L. Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Quinet</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scientific Conference on Integrated Approaches for Volcanic Risk Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710671v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative impact of sea level rise, wave climate and anthropogenic actions on the recent shoreline changes of the Pacific Islands</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How can information systems help in volcanic risk management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bulteau</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bagni Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kouokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quinet Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thevenot Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">MIAVITA workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Hohenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678319v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea level rise implications on shoreline changes: expectations from a retrospective analysis</w:t>
+                <w:t xml:space="preserve">Setting up a volcanic hazard and risk knowledge database: risk and hazard mapping, WebGIS mapping and scenario building within the MIAVITA project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Donato</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Surono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Subandriyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567651v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting up a volcanic hazard and risk knowledge database: risk and hazard mapping, WebGIS mapping and scenario building within the MIAVITA project</w:t>
+                <w:t xml:space="preserve">L'élévation du niveau marin récente et l'érosion côtière : le cas d'îles océaniques du Pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Subandriyo</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Colloque régional sur les politiques d'aménagement du littoral dans une perspective d'adaptation au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Papeete, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567706v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élévation du niveau marin récente et l'érosion côtière : le cas d'îles océaniques du Pacifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sea level rise and coastal morphological changes on tropical islands: examples from New Caledonia and French Polynesia (SW Pacific)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marissa L. Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Donato</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque régional sur les politiques d'aménagement du littoral dans une perspective d'adaptation au changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Papeete, Polynésie française</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.EGU2011-3504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640008v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of beach morphodynamics to climate variability. Application to truc vert beach (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïza Boulahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Sediments 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea level rise and coastal morphological changes on tropical islands: examples from New Caledonia and French Polynesia (SW Pacific)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Evolution of coastal zone vulnerability to marine inundation in a global change context. Application to Languedoc Roussillon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurence Angenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Berthelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.EGU2011-3504</w:t>
+              <w:t xml:space="preserve">Vulnérabilité des systèmes côtiers au changement global et aux évènements extrèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00635169v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of coastal zone vulnerability to marine inundation in a global change context. Application to Languedoc Roussillon (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marianne Grisel</w:t>
+                <w:t xml:space="preserve">Sea level rise implications on shoreline changes: expectations from a retrospective analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vulnérabilité des systèmes côtiers au changement global et aux évènements extrèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t>
+              <w:t xml:space="preserve">EGU 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625685v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des états de mer extrêmes dans les environnements soumis à plusieurs régimes de vagues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desramaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Les Sables d'Olonne, France. pp.137-146, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2010.017-T⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impact, adaptation and associated costs for coastal risks in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lenotre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marissa L. Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littoral 2010 : Adapting to global change at the coast</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, London, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509836v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MISEEVA: set up of a transdisciplinary approach to assess vulnerability of the coastal zone to marine inundation at regional and local scale, within a global change context.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Agenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Berthelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal futures 2010: review and future trends.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vagues sur la côte aquitaine : régionalisation dynamique de 1958 à 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Les Sables d'Olonne, France. p. 61-68, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2010.008-C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la variabilité climatique sur les vagues dans le golfe de Gascogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delvallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desramaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Techniques du Cetmef</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches to integrate people's representations of climate change within adaptation pathways</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ywenn de La Torre</w:t>
+                <w:t xml:space="preserve">Narrowing the gap between climate services and adaptation to sea-level rise: perspective of local state authorities in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goneri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Thieblemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DMDU 2019 Annual Meeting - Securing sustainable futures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU2026 General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna (Austria), Austria. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-17860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304011v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services climatiques pour l'adaptation au changement climatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Borel Corine</w:t>
+                <w:t xml:space="preserve">Approaches to integrate people's representations of climate change within adaptation pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xénia Philippenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ywenn de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Allenvi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. 2016</w:t>
+              <w:t xml:space="preserve">DMDU 2019 Annual Meeting - Securing sustainable futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Delft, Netherlands. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340765v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-level rise impact on European shelf tide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Paris</w:t>
+                <w:t xml:space="preserve">Services climatiques pour l'adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cavelier Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borel Corine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritti Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Lyon, France. 2016</w:t>
+              <w:t xml:space="preserve">Séminaire Allenvi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353367v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using global sensitivity analysis to evaluate the uncertainties of future shoreline changes under the Bruun rule assumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sea-level rise impact on European shelf tide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïza Boulahya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-1477</w:t>
+              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293234v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of DInSAR techniques for the assessment of Tide Gauge measurements for long term past sea level evolution estimation reliability.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using global sensitivity analysis to evaluate the uncertainties of future shoreline changes under the Bruun rule assumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Oliveros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2016 - IEEE Geoscience and Remote Sensing Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Beijing, China. , 2016</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-1477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308267v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current adaptation practices: case studies in France, Portugal and Greece</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of DInSAR techniques for the assessment of Tide Gauge measurements for long term past sea level evolution estimation reliability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello de Michele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our Common Future Under Climate Change : International scientific conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">IGARSS 2016 - IEEE Geoscience and Remote Sensing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beijing, China. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142561v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a scalable architecture for climate adaptation services: illustration of challenges through future coastal flooding assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dupros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tellez-Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Quique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Our Common Future under Climate Change (CFCC) Conference : International scientific conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communicating uncertainties of future coastal impacts for decision makingCurrent adaptation practices: case studies in France, Portugal and Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lillebo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodora Paramana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Parrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Our Common Future under Climate Change (CFCC) Conference : International scientific conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea-level rise impact on European shelf tide dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Our Common Future under Climate Change (CFCC) Conference : International scientific conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current adaptation practices: case studies in France, Portugal and Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lillebø</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodora Paramana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Parrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Luís</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Our Common Future Under Climate Change : International scientific conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En direct avec les scientifiques: 150 questions sur l'océan et le climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Charmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gemenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LE POMMIER, pp.224, 2012, 978-2746506435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24494,826 +24888,826 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications physiques du littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AcclimaTerra and Le Treut, H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticiper les changements climatiques en Nouvelle-Aquitaine. Pour agir dans les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Région Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.305-329, 2018, 978-2-9564516-0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Interactive Platform for Geographic Evaluation of Sea-Level Rise Impact Combining High-Performance Computing and WebGIS Client</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tellez-Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Quique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïza Boulahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication climate change information for decision-Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.163-175, 2018, 978-3-319-74669-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Risk in a Large Flood System, the Gironde Estuary, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Batzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Felts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Risk Management in a Changing Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 7, Elsevier, p. 408-442, 2015, 9780123973108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-397310-8.00007-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global change and its implications for natural disasters.</w:t>
+                <w:t xml:space="preserve">Storm Surges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormoz Modaressi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter T. Bobrowsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Natural Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer-Verlag, p.405-409, 2013, Encyclopedia of Earth Sciences Series, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4020-4399-4_157⟩</w:t>
+              <w:t xml:space="preserve">, Springer-Verlag, p.940-941, 2013, Encyclopedia of Earth Sciences Series, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4020-4399-4_332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821673v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm Surges</w:t>
+                <w:t xml:space="preserve">Global change and its implications for natural disasters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormoz Modaressi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desramaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter T. Bobrowsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Natural Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer-Verlag, p.940-941, 2013, Encyclopedia of Earth Sciences Series, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4020-4399-4_332⟩</w:t>
+              <w:t xml:space="preserve">, Springer-Verlag, p.405-409, 2013, Encyclopedia of Earth Sciences Series, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4020-4399-4_157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856768v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Outre-Mer français face au défi de l'adaptation au changement climatique : l'exemple de la Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre K Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie K E Duvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25323,383 +25717,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties in Shoreline Projections to 2100 at Truc Vert beach (France): Role of Sea-Level Rise and Equilibrium Model Assumptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timescales of emergence of chronic nuisance flooding in the major economic centre of Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello de Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eight scenarios for anticipating sea-level rise through 2100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Menthière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25709,273 +26103,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White paper: Monitoring the evolution of coastal zones under various forcing factors using space-based observing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ablain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Benveniste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] International Space Science Institute (ISS). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le climat de la France au XXIe siècle. Vol 5 : Changement climatique et niveau de la mer : de la planète aux côtes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Douez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Ecologie et du Développement Durable. 2015, 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25985,114 +26379,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conséquences de l'élévation du niveau marin pour le recul du trait de côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016PA01H036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01661291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId669"/>
+      <w:footerReference w:type="default" r:id="rId684"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26239,51 +26633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05498006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Pasquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Nicholls" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sayers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa V&#246;lz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025ef006797" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05567015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K Caylor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J T Abatzoglou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dalin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K M de Beurs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N S Diffenbaugh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2026ef008498" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05379519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Badillo-Interiano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-4527-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05408361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Goelzer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin L Edwards" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goneri Le Cozannet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-6421-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05122766v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.290" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04676460v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nicholls" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF004523" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04555093v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12210-024-01225-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04509952v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veruska Muccione" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolijn Haasnoot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Alexander" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Bednar&#8208;friedl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Biesbroek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.883" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04480501v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Privat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guidez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44218-024-00041-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04770824v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Nicholls" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2024.100655" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04334966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio d'Anna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48807-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04179947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Hinkel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geronimo Gussmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Amores" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Barbier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2023.100401" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia Philippenko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cft.2023.25" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04344036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona E Turner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malagon Santos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e B A Slangen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023ef003550" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04205727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acef3f" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04135887v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Toimil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo J Losada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s &#193;lvarez-Cuesta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39168-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755837v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18109-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03844460v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Idier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Thieblemont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3167-2022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03859251v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-16-4637-2022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03845598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S W van de Wal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J Nicholls" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Behar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mc Innes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stammer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EF002751" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03658266v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marcos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05329-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03658058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van den Broeke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin Edwards" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Holland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.709595" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03882812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Montaggioni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Innocent" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin-Garin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106748" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688052v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magnan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toanui Viriamu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01933-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03726186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert James Nicholls" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik van de Wal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dylan Sparrow" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.943079" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03746388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Lambert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13060774" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745704v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.665672" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745681v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinkel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hemer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lincke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ef001882" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744552v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanka Ranasinghe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.785608" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359376v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Beaven" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stringfellow" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monfort" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.710342" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263448v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dayan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.569992" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411178v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio D ' Anna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Idier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rohmer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Cozannet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006160" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337985v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Vitousek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9090974" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089986v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Magnan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris.T Perry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Spencer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D Bell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.700" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742079v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moisan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-703-2021" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745523v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wace.2021.100352" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745651v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2257-2021" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420869v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywenn de La Torre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105924" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615903v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-2021-271" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744222v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bisaro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van der Pol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Haas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.728687" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913680v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oliveros" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00326" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913682v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Teatini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conversi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09594-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02982609v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8100798" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430120v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Karpytchev" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delebecque" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912921117" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02911826v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Le Roy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-03895-z" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02483552v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Robinet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-244.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02506225v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toimil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camus" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Losada" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Nicholls" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103110" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02458084v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Betancourt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-216.1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02514976v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4854" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervyn" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ifejika Speranza" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09586-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03715018v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik S. W. van De Wal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab8336" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844118v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Louisor" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulivanh Thao" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-245.1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03736224v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melet A" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almar R" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemer M" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jc016078" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02506211v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-03882-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02182684v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Church" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Gregory" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EF001071" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380691v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Melet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0378-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380719v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Ioannis Vousdoukas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mentaschi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082599" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02182686v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37017-4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380990v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jevrejeva" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frederikse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Kopp" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Jackson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09550-y" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708722v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41667-3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02182687v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M Griffies" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hughes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lowe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09525-z" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03662942v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Manceau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02443-4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380970v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071507" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380987v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. W. van De Wal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Nicholls" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Church" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EF001163" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380692v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaf0cd" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380960v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Benveniste" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Fenoglio-Marc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Shah" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00348" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03663759v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Losada" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11122607" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380695v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poitevin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.12.035" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP3C2H56-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03702961v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gabarrou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J R Parteli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guerber" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-034.1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860438v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique M&#233;let" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0088-y" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502420v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitea Terorotua" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-103.1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01481901v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Boulahya" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.01.007" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620626v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860734v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2017.1323962" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01440548v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa5528" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02915549v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa902a" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620624v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William V Sweet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen L Mcinnes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse5040049" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01340736v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00049" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01690697v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vend&#233;-Leclerc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Robineau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.03.025" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01353578v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-016-0460-8" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01411387v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-233.1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01201795v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01112169v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thierry" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Neri" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jousset" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-197-2015" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01066886v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindumathi Palanisamy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.09.002" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01186059v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre da Sylva" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/8/084016" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01186064v2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik van De Wal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.07.021" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243051v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meyssignac" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56363" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01201786v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01016892v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bagni" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Aragno" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kouokam" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-1591-2014" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01060689v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa L. Yates" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2014.08.005" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00963776v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013EF000188" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00998412v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Narayan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Clarke" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Susan Hanson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Reeve" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2013.10.021" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00870947v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Quinet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2409-2013" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00755011v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Ait-Kaci" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lacaze" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-240.1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00849956v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bignami" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ruch" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1929-2013" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00818882v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-361.1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00825699v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50568" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172312v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poumad&#232;re" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bohn Bertoldo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01153" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00823386v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mirgon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1209-2013" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790723v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salai" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Walker" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-12-00129.1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00752365v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Auboin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-084.1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863850v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.08.021" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062234v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00734798v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#233;bot" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2425-2012" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00692152v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-1173-2012" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00675807v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charles" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Del&#233;cluse" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-012-0534-8" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647448v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-11-00086.1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00843927v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012036" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00715885v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.02.004" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656782v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Donato" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564846v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lenotre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00640021v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delvall&#233;e" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desramaut" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010JCLI3589.1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00510374v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Closset" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2009.02.003" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00643308v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hosford" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Serrano" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coraboeuf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8063932" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04995723v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11757" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049980v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Le Bars" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588694v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Badillo Interiano" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078029v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04417186v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04788568v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nicholls" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10640435" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895163v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03852984v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716603v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02102577v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02549608v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02351838v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maspataud" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Ouriqua" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02182682v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02296403v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Manceau" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02100343v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Leroy" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02304020v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502459v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02360451v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Desmazes" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01714670v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01715940v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mallet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502535v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126136v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.043" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01885931v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ritz" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01780268v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01689393v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. R. Parteli" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01718957v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Melet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01714441v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-004.1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01715855v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01735062v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02734409v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Albano" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Giovinazzi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519531" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01463068v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01457740v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Benveniste" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Woodworth" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01484044v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01480998v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Paris" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boulahya" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dumas" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01485101v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Lary de Latour" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01549204v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01349651v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01259266v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vend&#233;-Leclerc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Robineau" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurizot" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260849v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01299141v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tellez-Arenas" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quique" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01196634v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01119091v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01146966v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01164451v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01120861v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01118683v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01145620v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00802759v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00836169v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00802746v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parteli" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00846892v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00874923v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773043v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00846884v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Daag" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00691528v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagni Marco" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinet Caroline" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevenot Richard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00693424v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00689999v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00723323v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00675078v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00712667v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hohmann" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ilaria Pannaccione Apa" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vagner" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00710671v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fontaine" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00678319v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00567651v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00567706v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Surono" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subandriyo" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00640008v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581435v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00635169v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00539903v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.017-T" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00509836v2" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacass" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00509305v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.008-C" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00555168v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02304011v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01340765v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavelier Romain" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borel Corine" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritti Daniel" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morin" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01353367v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01293234v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01308267v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01142561v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lilleb&#248;" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Paramana" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parrod" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lu&#237;s" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01196799v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01196812v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lillebo" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luis" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01147090v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00801972v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Berthier" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gemenne" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162380v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaumillon" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02137523v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343384v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hissel" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Batzan" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bichot" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felts" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397310-8.00007-5" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00821673v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hormoz Modaressi" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4399-4_157" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00856768v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4399-4_332" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338001v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02982611v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699574v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Menthi&#232;re" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01413107v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ablain" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288453v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planton" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douez" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01661291v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01H036" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05498006v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Pasquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Nicholls" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sayers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa V&#246;lz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025ef006797" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05567015v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K Caylor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J T Abatzoglou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dalin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K M de Beurs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N S Diffenbaugh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2026ef008498" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600443v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan E Hanson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Nicholls" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris R Calkoen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen P Luijendijk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-26-1685-2026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Lionello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Di Fant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Tosi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-39108-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05408361v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Goelzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin L Edwards" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goneri Le Cozannet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-19-6421-2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05122766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capderrey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.290" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05379519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Badillo-Interiano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-4527-2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04676460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nicholls" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF004523" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04555093v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12210-024-01225-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04509952v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veruska Muccione" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolijn Haasnoot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Alexander" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Bednar&#8208;friedl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbert Biesbroek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.883" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04480501v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Privat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guidez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44218-024-00041-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04770824v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2024.100655" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256739v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X&#233;nia Philippenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cft.2023.25" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04179947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Hinkel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geronimo Gussmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Amores" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Barbier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2023.100401" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04344036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona E Turner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Malagon Santos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e B A Slangen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023ef003550" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04135887v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Toimil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo J Losada" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s &#193;lvarez-Cuesta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39168-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04205727v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/acef3f" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04334966v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio d'Anna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belmadani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48807-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03658266v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marcos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05329-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03845598v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S W van de Wal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J Nicholls" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Behar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mc Innes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stammer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EF002751" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03658058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van den Broeke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsin Edwards" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Holland" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.709595" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03882812v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Montaggioni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Innocent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin-Garin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106748" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688052v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magnan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toanui Viriamu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01933-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03726186v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert James Nicholls" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik van de Wal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dylan Sparrow" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.943079" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755837v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18109-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03844460v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Idier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Thieblemont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-3167-2022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03859251v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-16-4637-2022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359376v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P Beaven" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Stringfellow" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monfort" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.710342" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263448v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dayan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.569992" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411178v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio D ' Anna" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Idier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rohmer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Cozannet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006160" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745704v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.665672" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745681v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hinkel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hemer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lincke" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ef001882" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744552v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshanka Ranasinghe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.785608" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Vitousek" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9090974" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089986v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Magnan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris.T Perry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Spencer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D Bell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.700" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742079v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moisan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-703-2021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745523v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wace.2021.100352" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745651v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2257-2021" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615903v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-2021-271" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420869v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywenn de La Torre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2021.105924" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03744222v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bisaro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van der Pol" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Haas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.728687" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03746388v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Lambert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13060774" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913680v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oliveros" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00326" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02913682v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Teatini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conversi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09594-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02982609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8100798" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430120v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Karpytchev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delebecque" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Krien" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912921117" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02911826v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Le Roy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-03895-z" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02483552v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Robinet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-244.1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02458084v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Daniel Betancourt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-216.1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02506225v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toimil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Camus" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Losada" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Nicholls" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103110" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02514976v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4854" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03715018v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik S. W. van De Wal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab8336" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669344v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervyn" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ifejika Speranza" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09586-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844118v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Louisor" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulivanh Thao" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-245.1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03736224v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melet A" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almar R" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemer M" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jc016078" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02506211v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-03882-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380990v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jevrejeva" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frederikse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Kopp" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Jackson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09550-y" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708722v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41667-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02182687v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Gregory" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M Griffies" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hughes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lowe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Church" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-019-09525-z" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380691v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Melet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0378-4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380719v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Ioannis Vousdoukas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mentaschi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082599" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02182686v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37017-4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03662942v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Manceau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02443-4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380970v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071507" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380987v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. W. van De Wal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Nicholls" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Church" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EF001163" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380692v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaf0cd" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380695v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poitevin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.12.035" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP3C2H56-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03663759v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Losada" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11122607" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380960v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Benveniste" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vignudelli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Fenoglio-Marc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Shah" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00348" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02182684v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EF001071" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03702961v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gabarrou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J R Parteli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guerber" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-034.1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860438v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique M&#233;let" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-018-0088-y" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502420v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salvat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitea Terorotua" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-103.1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860734v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10106049.2017.1323962" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01440548v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa5528" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01481901v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Boulahya" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.01.007" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620626v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02915549v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aa902a" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620624v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William V Sweet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen L Mcinnes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse5040049" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01353578v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-016-0460-8" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01340736v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00049" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01690697v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vend&#233;-Leclerc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Robineau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.03.025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01411387v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-233.1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01066886v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hindumathi Palanisamy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.09.002" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01112169v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thierry" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Neri" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jousset" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Costa" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-15-197-2015" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01186059v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre da Sylva" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/10/8/084016" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01186064v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik van De Wal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2015.07.021" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243051v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Berthier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Meyssignac" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56363" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01201786v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01201795v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00963776v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013EF000188" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00998412v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Narayan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Clarke" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Susan Hanson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Reeve" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2013.10.021" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01016892v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bagni" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Aragno" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kouokam" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-1591-2014" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01060689v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa L. Yates" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2014.08.005" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00849956v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bignami" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ruch" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1929-2013" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00818882v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-361.1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172312v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poumad&#232;re" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bohn Bertoldo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01153" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00823386v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mirgon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1209-2013" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00825699v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50568" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790723v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salai" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Walker" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-12-00129.1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00752365v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Auboin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-084.1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863850v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gravelle" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.08.021" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062234v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00755011v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Ait-Kaci" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colas" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lacaze" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-240.1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00870947v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Quinet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-2409-2013" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647448v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charles" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-11-00086.1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00734798v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#233;bot" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2425-2012" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00692152v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-1173-2012" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00675807v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Del&#233;cluse" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-012-0534-8" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00843927v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012036" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00715885v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.02.004" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564846v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lenotre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00640021v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delvall&#233;e" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desramaut" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2010JCLI3589.1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656782v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Donato" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00510374v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgine" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Closset" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2009.02.003" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00643308v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hosford" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Serrano" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coraboeuf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s8063932" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049980v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Le Bars" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588694v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Badillo Interiano" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078029v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04995723v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11757" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04417186v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04788568v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nicholls" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10640435" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895163v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03852984v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716603v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02296403v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Manceau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02100343v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Leroy" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02549608v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02351838v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maspataud" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Ouriqua" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02182682v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02304020v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502459v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02360451v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Desmazes" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02102577v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502535v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126136v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2018.043" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01715940v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Mallet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01885931v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ritz" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01780268v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01689393v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. R. Parteli" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01718957v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Melet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01715855v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01735062v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01714441v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-004.1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02734409v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Albano" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Giovinazzi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Foumelis" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519531" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01714670v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01484044v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01480998v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Paris" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boulahya" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dumas" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01485101v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loschetter" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Lary de Latour" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01549204v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01463068v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01457740v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Benveniste" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Woodworth" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01349651v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01259266v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vend&#233;-Leclerc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Robineau" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurizot" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260849v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01299141v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupros" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tellez-Arenas" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quique" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01120861v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01118683v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01164451v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01145620v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01196634v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01119091v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01146966v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00802759v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00836169v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00802746v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parteli" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00773043v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00874923v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00846892v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00846884v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Daag" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00693424v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00689999v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00723323v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00675078v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00712667v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hohmann" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ilaria Pannaccione Apa" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vagner" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00710671v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fontaine" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00678319v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00691528v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagni Marco" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinet Caroline" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevenot Richard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00567706v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Surono" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subandriyo" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00640008v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00635169v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581435v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00625685v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurence Angenais" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berthelier" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00567651v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00539903v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.017-T" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00509836v2" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacass" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908810v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthelier" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00509305v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.008-C" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00555168v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05599782v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gourdon" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Costa" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur Ferec" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-17860" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02304011v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01340765v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavelier Romain" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borel Corine" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritti Daniel" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01353367v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01293234v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01308267v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01196799v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01196812v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lillebo" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Paramana" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parrod" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Luis" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01147090v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01142561v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lilleb&#248;" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Lu&#237;s" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00801972v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Berthier" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Eymard" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gemenne" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02162380v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaumillon" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acclimaterra.fr/uploads/2018/05/Rapport-AcclimaTerra.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02137523v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343384v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hissel" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Batzan" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bichot" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felts" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397310-8.00007-5" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00856768v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hormoz Modaressi" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4399-4_332" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00821673v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4399-4_157" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338001v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02982611v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699574v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Menthi&#232;re" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01413107v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ablain" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288453v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planton" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Douez" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01661291v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01H036" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>