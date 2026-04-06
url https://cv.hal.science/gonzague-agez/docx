--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -74,85 +74,85 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Domaines de recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nano-photonique, Simulations FDTD</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Analyses physiques par microscopies (confocale, fluo, FLIM, Raman)</w:t>
+        <w:t xml:space="preserve">Analyses physiques par microscopies (confocale, fluo, FLIM, Raman)Optique singulière</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Optique des cristaux liquides : études expérimentales, théoriques et numériques</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interactions non linéaires laser – cristal liquide</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Régimes stochastiques en dynamique non-linéaire</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Depuis 2008 : Maître de Conférences</w:t>
+        <w:t xml:space="preserve">Depuis 2008 : Maître de Conférences - HDR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Université Paul Sabatier Toulouse 3 (section 28) – IUT-A Département Mesures Physiques</w:t>
+        <w:t xml:space="preserve">Université de Toulouse (section 28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chargé de mission &amp;quot;Transition écologique&amp;quot;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Responsable Tice dpt Mesures Physiques</w:t>
       </w:r>
@@ -1446,291 +1446,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrabroadband gradient-pitch Bragg-Berry mirrors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiwavelength micromirrors in the cuticle of scarab beetle Chrysina gloriosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Agez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mushegh Rafayelyan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Brasselet</w:t>
+                <w:t xml:space="preserve">Chloé Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mitov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.043862⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48, pp.357 - 367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2016.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635088v1</w:t>
+                <w:t xml:space="preserve">hal-01730490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiwavelength micromirrors in the cuticle of scarab beetle Chrysina gloriosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrabroadband gradient-pitch Bragg-Berry mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mushegh Rafayelyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Mitov</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 48, pp.357 - 367. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (4), pp.043862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2016.11.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.043862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730490v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-effect of oligomeric cholesteric liquid-crystal microlenses on the optical specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mitov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (20), pp.4763--4766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1758,235 +1758,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength-tunable light shaping with cholesteric liquid crystal microlenses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cholesteric liquid crystal gels with a graded mechanical stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Relaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mitov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4LC00152D⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (2), pp.022513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.022513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730531v1</w:t>
+                <w:t xml:space="preserve">hal-01730532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholesteric liquid crystal gels with a graded mechanical stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wavelength-tunable light shaping with cholesteric liquid crystal microlenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mitov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89 (2), pp.022513. </w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (12), pp.2063--2071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.022513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4LC00152D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730532v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcations of emerging patterns in the presence of additive noise</w:t>
               </w:r>
@@ -2102,51 +2102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholesteric liquid crystalline materials with a dual circularly polarized light reflection band fixed at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mitov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (20), pp.6421--6426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2206,51 +2206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaa Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mitov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (6), pp.2841--2847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2310,51 +2310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaa Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mitov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (18), pp.8198--8206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3134,64 +3134,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholesteric microlenses and micromirrors in the beetle cuticle and in synthetic oligomer films: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mitov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.101250U, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3251,51 +3251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaa Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mitov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquid Crystals XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I. C. Khoo, Aug 2012, San Diego, United States. pp.847503, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3914,51 +3914,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46D10CBA"/>
+    <w:nsid w:val="953EE82C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4145,51 +4145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395789v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M San-Jose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324641" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240574v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hernandez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Wiecha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03845142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Estrada-Real" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01211-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brasselet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.450832" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Patoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085940" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03367438v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84666-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivangi Shree" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01175" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mushegh Rafayelyan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.043862" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bayon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mitov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.11.033" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.004763" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC00152D" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Relaix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.022513" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel G Clerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Louvergneaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; G Rojas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.042919" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2014622" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Bitar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00950D" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730535v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05628J" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.026218" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glorieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louvergneaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.043814" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730539v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Glorieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Szwaj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Louvergneaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730541v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Szwaj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Taki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.043901" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Szwaj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glorieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.063805" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03371657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730529v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2260752" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730534v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.928359" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis San-Jose" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010207v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395789v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M San-Jose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324641" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240574v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hernandez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Wiecha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03845142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Estrada-Real" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01211-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brasselet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.450832" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Patoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085940" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03367438v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84666-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivangi Shree" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01175" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bayon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mitov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.11.033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mushegh Rafayelyan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.043862" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.004763" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730532v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Relaix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.022513" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC00152D" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel G Clerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Louvergneaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; G Rojas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.042919" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2014622" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Bitar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00950D" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730535v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05628J" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.026218" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glorieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louvergneaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.043814" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730539v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Glorieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Szwaj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Louvergneaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730541v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Szwaj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Taki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.043901" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Szwaj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glorieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.063805" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03371657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730529v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2260752" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730534v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.928359" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis San-Jose" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010207v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>