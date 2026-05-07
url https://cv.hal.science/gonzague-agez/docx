--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -689,295 +689,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the optical near-field interaction of Mie nanoresonators with atomically thin semiconductors</w:t>
+                <w:t xml:space="preserve">Control of light emission of quantum emitters coupled to silicon nanoantenna using cylindrical vector beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Estrada-Real</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Paradisanos</w:t>
+                <w:t xml:space="preserve">Martin Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Wiecha</w:t>
+                <w:t xml:space="preserve">Yoann Brûlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-023-01211-2⟩</w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41377-023-01229-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845142v1</w:t>
+                <w:t xml:space="preserve">hal-04212490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of light emission of quantum emitters coupled to silicon nanoantenna using cylindrical vector beams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the optical near-field interaction of Mie nanoresonators with atomically thin semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Brûlé</w:t>
+                <w:t xml:space="preserve">Ana Estrada-Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Paradisanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (1), pp.239. </w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41377-023-01229-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-023-01211-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212490v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin–orbit photonic diode from biomimetic 3D chiral liquid crystal architectures</w:t>
               </w:r>
@@ -1054,51 +1054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineered Near-and Far-Field Optical Response of Dielectric Nanostructures using Focused Cylindrical Vector Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1236,51 +1236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.5620. </w:t>
@@ -1758,235 +1758,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholesteric liquid crystal gels with a graded mechanical stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wavelength-tunable light shaping with cholesteric liquid crystal microlenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Relaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mitov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.022513⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (12), pp.2063--2071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4LC00152D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730532v1</w:t>
+                <w:t xml:space="preserve">hal-01730531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength-tunable light shaping with cholesteric liquid crystal microlenses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cholesteric liquid crystal gels with a graded mechanical stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Relaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mitov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (12), pp.2063--2071. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (2), pp.022513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4LC00152D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.022513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730531v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcations of emerging patterns in the presence of additive noise</w:t>
               </w:r>
@@ -2083,326 +2083,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholesteric liquid crystalline materials with a dual circularly polarized light reflection band fixed at room temperature</w:t>
+                <w:t xml:space="preserve">Color selectivity lent to a cholesteric liquid crystal by monitoring interface-induced deformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mitov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp2014622⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (6), pp.2841--2847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0SM00950D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730537v1</w:t>
+                <w:t xml:space="preserve">hal-01730536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color selectivity lent to a cholesteric liquid crystal by monitoring interface-induced deformations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cholesteric liquid crystal self-organization of gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajaa Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mitov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 7 (6), pp.2841--2847. </w:t>
+              <w:t xml:space="preserve">, 2011, 7 (18), pp.8198--8206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C0SM00950D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C1SM05628J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730536v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholesteric liquid crystal self-organization of gold nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cholesteric liquid crystalline materials with a dual circularly polarized light reflection band fixed at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mitov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7 (18), pp.8198--8206. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (20), pp.6421--6426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C1SM05628J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp2014622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730535v1</w:t>
+                <w:t xml:space="preserve">hal-01730537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal shape law of stochastic supercritical bifurcations: Theory and experiments</w:t>
               </w:r>
@@ -3048,51 +3048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flat Optics: Components to Systems 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Washington, DC, United States</w:t>
@@ -3225,51 +3225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholesteric liquid crystals doped with gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaa Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3914,51 +3914,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="953EE82C"/>
+    <w:nsid w:val="C5496442"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4145,51 +4145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395789v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M San-Jose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324641" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240574v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hernandez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Wiecha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03845142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Estrada-Real" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01211-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brasselet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.450832" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Patoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085940" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03367438v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84666-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivangi Shree" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01175" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bayon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mitov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.11.033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mushegh Rafayelyan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.043862" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.004763" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730532v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Relaix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.022513" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC00152D" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel G Clerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Louvergneaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; G Rojas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.042919" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2014622" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Bitar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00950D" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730535v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05628J" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.026218" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glorieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louvergneaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.043814" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730539v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Glorieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Szwaj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Louvergneaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730541v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Szwaj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Taki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.043901" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Szwaj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glorieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.063805" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03371657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730529v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2260752" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730534v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.928359" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis San-Jose" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010207v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395789v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M San-Jose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324641" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240574v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hernandez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Wiecha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03845142v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Estrada-Real" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01211-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brasselet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.450832" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Patoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085940" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03367438v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84666-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivangi Shree" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01175" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bayon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mitov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.11.033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mushegh Rafayelyan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.043862" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.004763" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC00152D" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Relaix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.022513" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel G Clerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Louvergneaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; G Rojas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.042919" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Bitar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00950D" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05628J" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730537v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2014622" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.026218" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glorieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louvergneaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.043814" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730539v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Glorieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Szwaj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Louvergneaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730541v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Szwaj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Taki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.043901" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Szwaj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glorieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.063805" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03371657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730529v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2260752" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730534v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.928359" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis San-Jose" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010207v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>