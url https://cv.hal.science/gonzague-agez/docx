--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -689,295 +689,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of light emission of quantum emitters coupled to silicon nanoantenna using cylindrical vector beams</w:t>
+                <w:t xml:space="preserve">Probing the optical near-field interaction of Mie nanoresonators with atomically thin semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Montagnac</w:t>
+                <w:t xml:space="preserve">Ana Estrada-Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Paradisanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Brûlé</w:t>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41377-023-01229-9⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-023-01211-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04212490v1</w:t>
+                <w:t xml:space="preserve">hal-03845142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the optical near-field interaction of Mie nanoresonators with atomically thin semiconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of light emission of quantum emitters coupled to silicon nanoantenna using cylindrical vector beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Estrada-Real</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Paradisanos</w:t>
+                <w:t xml:space="preserve">Yoann Brûlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Wiecha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (1), pp.102. </w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-023-01211-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41377-023-01229-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845142v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin–orbit photonic diode from biomimetic 3D chiral liquid crystal architectures</w:t>
               </w:r>
@@ -1054,51 +1054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineered Near-and Far-Field Optical Response of Dielectric Nanostructures using Focused Cylindrical Vector Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1236,51 +1236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.5620. </w:t>
@@ -1446,291 +1446,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiwavelength micromirrors in the cuticle of scarab beetle Chrysina gloriosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrabroadband gradient-pitch Bragg-Berry mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mushegh Rafayelyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Mitov</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brasselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2016.11.033⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (4), pp.043862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.043862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730490v1</w:t>
+                <w:t xml:space="preserve">hal-01635088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrabroadband gradient-pitch Bragg-Berry mirrors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiwavelength micromirrors in the cuticle of scarab beetle Chrysina gloriosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Agez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mushegh Rafayelyan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Brasselet</w:t>
+                <w:t xml:space="preserve">Michel Mitov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (4), pp.043862. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48, pp.357 - 367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.043862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2016.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635088v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-effect of oligomeric cholesteric liquid-crystal microlenses on the optical specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mitov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (20), pp.4763--4766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1758,235 +1758,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength-tunable light shaping with cholesteric liquid crystal microlenses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cholesteric liquid crystal gels with a graded mechanical stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Relaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mitov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4LC00152D⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (2), pp.022513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.022513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730531v1</w:t>
+                <w:t xml:space="preserve">hal-01730532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholesteric liquid crystal gels with a graded mechanical stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wavelength-tunable light shaping with cholesteric liquid crystal microlenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mitov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89 (2), pp.022513. </w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (12), pp.2063--2071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.022513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4LC00152D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730532v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcations of emerging patterns in the presence of additive noise</w:t>
               </w:r>
@@ -2083,278 +2083,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color selectivity lent to a cholesteric liquid crystal by monitoring interface-induced deformations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cholesteric liquid crystal self-organization of gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mitov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 7 (6), pp.2841--2847. </w:t>
+              <w:t xml:space="preserve">, 2011, 7 (18), pp.8198--8206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C0SM00950D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C1SM05628J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730536v1</w:t>
+                <w:t xml:space="preserve">hal-01730535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholesteric liquid crystal self-organization of gold nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Color selectivity lent to a cholesteric liquid crystal by monitoring interface-induced deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Agez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaa Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mitov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 7 (18), pp.8198--8206. </w:t>
+              <w:t xml:space="preserve">, 2011, 7 (6), pp.2841--2847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C1SM05628J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C0SM00950D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730535v1</w:t>
+                <w:t xml:space="preserve">hal-01730536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholesteric liquid crystalline materials with a dual circularly polarized light reflection band fixed at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mitov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (20), pp.6421--6426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3048,51 +3048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flat Optics: Components to Systems 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Washington, DC, United States</w:t>
@@ -3134,64 +3134,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholesteric microlenses and micromirrors in the beetle cuticle and in synthetic oligomer films: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mitov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.101250U, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3251,51 +3251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaa Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mitov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquid Crystals XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I. C. Khoo, Aug 2012, San Diego, United States. pp.847503, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3914,51 +3914,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5496442"/>
+    <w:nsid w:val="2D5EC19C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4145,51 +4145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395789v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M San-Jose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324641" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240574v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hernandez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Wiecha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03845142v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Estrada-Real" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01211-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brasselet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.450832" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Patoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085940" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03367438v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84666-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivangi Shree" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01175" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bayon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mitov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.11.033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mushegh Rafayelyan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.043862" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.004763" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC00152D" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Relaix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.022513" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel G Clerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Louvergneaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; G Rojas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.042919" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Bitar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00950D" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05628J" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730537v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2014622" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.026218" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glorieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louvergneaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.043814" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730539v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Glorieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Szwaj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Louvergneaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730541v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Szwaj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Taki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.043901" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Szwaj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glorieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.063805" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03371657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730529v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2260752" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730534v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.928359" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis San-Jose" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010207v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395789v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M San-Jose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324641" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240574v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hernandez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Wiecha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506085" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03845142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Estrada-Real" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01211-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brasselet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.450832" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Patoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085940" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03367438v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84666-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075337v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivangi Shree" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01175" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mushegh Rafayelyan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.043862" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730490v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bayon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mitov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.11.033" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.004763" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730532v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Relaix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.022513" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC00152D" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel G Clerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Louvergneaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; G Rojas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.042919" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730535v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Bitar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1SM05628J" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730536v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00950D" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730537v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2014622" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.026218" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glorieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louvergneaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.043814" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730539v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Glorieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Szwaj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Louvergneaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730541v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Szwaj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Taki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.043901" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Szwaj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glorieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.66.063805" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03371657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730529v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2260752" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730534v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.928359" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Taki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis San-Jose" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010207v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>