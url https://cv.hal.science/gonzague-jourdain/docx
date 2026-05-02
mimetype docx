--- v0 (2026-04-07)
+++ v1 (2026-05-02)
@@ -510,282 +510,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: dying while waiting for a hepatitis B cure?</w:t>
+                <w:t xml:space="preserve">Zika Virus Immunoglobulin G Seroprevalence among Young Adults Living with HIV or without HIV in Thailand from 1997 to 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzague Jourdain</w:t>
+                <w:t xml:space="preserve">Sirinath Choyrum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuttada Panpradist</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nantawan Wangsaeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Nechba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salvadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumpaiphorn Saisom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apt.17081⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14020368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979722v1</w:t>
+                <w:t xml:space="preserve">hal-04920520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika Virus Immunoglobulin G Seroprevalence among Young Adults Living with HIV or without HIV in Thailand from 1997 to 2017</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: dying while waiting for a hepatitis B cure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Salvadori</w:t>
+                <w:t xml:space="preserve">Gonzague Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumpaiphorn Saisom</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuttada Panpradist</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (2), pp.368. </w:t>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (3), pp.550-551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v14020368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/apt.17081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920520v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uptake, acceptability and interpretability of 3‐in‐1 rapid blood self‐testing for HIV, hepatitis B and hepatitis C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salvadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jullapong Achalapong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -901,51 +901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Liegeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ngo-Giang-Huong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salvadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyawan Bunpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1035,77 +1035,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninutcha Paengsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kajohnsak Noppakun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Roy Cressey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salvadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (8), pp.1490. </w:t>
@@ -1182,51 +1182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ka Wang Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (2), pp.117-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1286,51 +1286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Bukkems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Smolders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1446,51 +1446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahlene Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Cressey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nantawan Wangsaeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (8), pp.1423. </w:t>
@@ -1930,51 +1930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and clinical outcomes of poor immune response despite virologically suppressive antiretroviral therapy among children and adolescents with human immunodeficiency virus in Europe and Thailand: cohort study *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Soriano-Arandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2077,51 +2077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence and risk factors of loss to follow-up among HIV-infected children in an antiretroviral treatment program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suttipong Kawilapat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salvadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ngo-Giang-Huong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2746,51 +2746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence of Tuberculosis and Associated Mortality in a Cohort of Human Immunodeficiency Virus-Infected Children Initiating Antiretroviral Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salvadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ngo-Giang-Huong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2906,51 +2906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shino Arikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Rollins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Humphrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3133,295 +3133,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New-Onset Diabetes and Antiretroviral Treatments in HIV-Infected Adults in Thailand</w:t>
+                <w:t xml:space="preserve">Treatment Failure in HIV-Infected Children on Second-line Protease Inhibitor-Based Antiretroviral Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prakit Riyaten</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Rapeepan Suaysod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Ngo-Giang-Huong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salvadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Cressey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suparat Kanjanavanit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 69 (4), pp.453-459. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61 (1), pp.95-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000000647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/civ271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081792v1</w:t>
+                <w:t xml:space="preserve">hal-02082666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment Failure in HIV-Infected Children on Second-line Protease Inhibitor-Based Antiretroviral Therapy</w:t>
+                <w:t xml:space="preserve">New-Onset Diabetes and Antiretroviral Treatments in HIV-Infected Adults in Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapeepan Suaysod</w:t>
+                <w:t xml:space="preserve">Prakit Riyaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salvadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrinee Traisathit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ngo-Giang-Huong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Cressey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suparat Kanjanavanit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 61 (1), pp.95-101. </w:t>
+              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (4), pp.453-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/civ271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000000647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082666v1</w:t>
+                <w:t xml:space="preserve">hal-02081792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized noninferiority trial of two maternal single-dose nevirapine-sparing regimens to prevent perinatal HIV in Thailand</w:t>
               </w:r>
@@ -3809,51 +3809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching HIV treatment in adults based on CD4 count versus viral load monitoring : a randomized, non-inferiority trial in Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4109,51 +4109,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de prévention de la transmission périnatale du VHB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katlama, C. (ed.); Ghosn, J. (ed.); Wandeler, G. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIH, hépatites virales, santé sexuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, p. 937-945, 2020, 978-2-7598-2403-8</w:t>
@@ -4272,51 +4272,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79CB6368"/>
+    <w:nsid w:val="AE98DC7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4503,51 +4503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gonzague-jourdain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3365-7020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097876801" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9117-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Brummel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Stringer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Mills" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camlin Tierney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Caniglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25917" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluk Takalay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ngo-Giang-Huong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlee Kongnim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paporn Mongkolwat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porntip Phoseng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979722v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Jourdain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttada Panpradist" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.17081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920520v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirinath Choyrum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nantawan Wangsaeng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Nechba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salvadori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumpaiphorn Saisom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14020368" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullapong Achalapong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chonlatorn Boontan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choosakun Piriya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surachet Arunothong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.26053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Liegeon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyawan Bunpo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratchada Cressey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab490" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979616v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninutcha Paengsai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajohnsak Noppakun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Roy Cressey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10081490" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03244041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Terrault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Levy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Wang Cheung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-020-00361-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03244040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Bukkems" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Smolders" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Colbers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcph.1746" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920843v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Leroi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlene Fusco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Cressey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13081423" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03244042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lallemant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Amzal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patumrat Sripan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;k Urien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000002350" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R. Cressey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrinee Traisathit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Coeur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakulrat Srirojana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noppadon Akarathum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-019-1663-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Soriano-Arandes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intira Collins" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marqu&#233;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chiappini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz253" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326350v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suttipong Kawilapat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Decker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suparat Kanjanavanit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222082" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eppicc European Pregnancy And Apediatric Hiv Cohort Collaboration Study Group" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crichton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belfrage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Collins" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Doerholt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002294" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370837v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ganova-Raeva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Khudyakov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Punkova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Mohamed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2018.00097" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intira Jeannie Collins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Ene" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Foster" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Kahlert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix854" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089543v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Delory" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samreung Rangdaeng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nantasak Chotivanich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Limtrakul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2017.02.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86D0Q9MQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082671v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duclercq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwat Ngampiyaskul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpids/piw090" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shino Arikawa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Rollins" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Humphrey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena P. Kourtis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix1102" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082642v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Ingsrisawang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Cressey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Bouazza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081792v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakit Riyaten" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000000647" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapeepan Suaysod" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/civ271" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasna Sirirungsi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000865" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082679v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126647" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087678v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cairns" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranee Leechanachai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087674v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrinee Traisaithit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001494" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082674v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pagdi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwat Ngampiyasakul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0b013e318298a309" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913807v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gonzague-jourdain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3365-7020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097876801" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9117-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Brummel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Stringer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Mills" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camlin Tierney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Caniglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25917" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluk Takalay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ngo-Giang-Huong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlee Kongnim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paporn Mongkolwat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porntip Phoseng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirinath Choyrum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nantawan Wangsaeng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Nechba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salvadori" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumpaiphorn Saisom" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14020368" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Jourdain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttada Panpradist" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.17081" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullapong Achalapong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chonlatorn Boontan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choosakun Piriya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surachet Arunothong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.26053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Liegeon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyawan Bunpo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratchada Cressey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab490" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979616v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninutcha Paengsai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajohnsak Noppakun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Roy Cressey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10081490" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03244041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Terrault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Levy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Wang Cheung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-020-00361-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03244040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Bukkems" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Smolders" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Colbers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcph.1746" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920843v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Leroi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlene Fusco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Cressey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13081423" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03244042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lallemant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Amzal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patumrat Sripan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;k Urien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000002350" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R. Cressey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrinee Traisathit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Coeur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakulrat Srirojana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noppadon Akarathum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-019-1663-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Soriano-Arandes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intira Collins" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marqu&#233;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chiappini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz253" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326350v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suttipong Kawilapat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Decker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suparat Kanjanavanit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222082" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eppicc European Pregnancy And Apediatric Hiv Cohort Collaboration Study Group" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crichton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belfrage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Collins" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Doerholt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002294" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370837v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ganova-Raeva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Khudyakov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Punkova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Mohamed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2018.00097" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intira Jeannie Collins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Ene" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Foster" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Kahlert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix854" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089543v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Delory" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samreung Rangdaeng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nantasak Chotivanich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Limtrakul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2017.02.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86D0Q9MQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082671v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duclercq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwat Ngampiyaskul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpids/piw090" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shino Arikawa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Rollins" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Humphrey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena P. Kourtis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix1102" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082642v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Ingsrisawang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Cressey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Bouazza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082666v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapeepan Suaysod" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/civ271" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081792v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakit Riyaten" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000000647" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasna Sirirungsi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000865" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082679v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126647" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087678v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cairns" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranee Leechanachai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087674v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrinee Traisaithit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001494" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082674v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pagdi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwat Ngampiyasakul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0b013e318298a309" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913807v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>