--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -208,956 +208,956 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and population‐based study design considerations to accelerate the investigation of new antiretrovirals during pregnancy</w:t>
+                <w:t xml:space="preserve">Uptake, acceptability and interpretability of 3‐in‐1 rapid blood self‐testing for HIV, hepatitis B and hepatitis C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Brummel</w:t>
+                <w:t xml:space="preserve">Nicolas Salvadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff Stringer</w:t>
+                <w:t xml:space="preserve">Jullapong Achalapong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ed Mills</w:t>
+                <w:t xml:space="preserve">Chonlatorn Boontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camlin Tierney</w:t>
+                <w:t xml:space="preserve">Choosakun Piriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Caniglia</w:t>
+                <w:t xml:space="preserve">Surachet Arunothong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 25 (S2), pp.6. </w:t>
+              <w:t xml:space="preserve">, 2022, 25 (12), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jia2.25917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jia2.26053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980565v1</w:t>
+                <w:t xml:space="preserve">hal-04920644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalences of SARS-CoV-2 RNA and anti-SARS-CoV-2 among at-risk populations in Chiang Mai and Lamphun provinces, Thailand, during November 2020–January 2021</w:t>
+                <w:t xml:space="preserve">Editorial: dying while waiting for a hepatitis B cure?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siriluk Takalay</w:t>
+                <w:t xml:space="preserve">Gonzague Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Ngo-Giang-Huong</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuttada Panpradist</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0263127⟩</w:t>
+              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (3), pp.550-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apt.17081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920475v1</w:t>
+                <w:t xml:space="preserve">hal-04979722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika Virus Immunoglobulin G Seroprevalence among Young Adults Living with HIV or without HIV in Thailand from 1997 to 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirinath Choyrum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nantawan Wangsaeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Nechba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salvadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumpaiphorn Saisom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (2), pp.368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v14020368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: dying while waiting for a hepatitis B cure?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proximal tubular dysfunction in pregnant women receiving tenofovir disoproxil fumarate to prevent mother-to-child transmission of hepatitis B virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Liegeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Ngo-Giang-Huong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salvadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyawan Bunpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratchada Cressey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentary Pharmacology &amp; Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apt.17081⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (4), pp.1111-1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkab490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979722v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake, acceptability and interpretability of 3‐in‐1 rapid blood self‐testing for HIV, hepatitis B and hepatitis C</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Chronic Kidney Disease in a Large National Human Immunodeficiency Virus Treatment Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninutcha Paengsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kajohnsak Noppakun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Roy Cressey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salvadori</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Surachet Arunothong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jia2.26053⟩</w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (8), pp.1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/healthcare10081490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920644v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximal tubular dysfunction in pregnant women receiving tenofovir disoproxil fumarate to prevent mother-to-child transmission of hepatitis B virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalences of SARS-CoV-2 RNA and anti-SARS-CoV-2 among at-risk populations in Chiang Mai and Lamphun provinces, Thailand, during November 2020–January 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siriluk Takalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Ngo-Giang-Huong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanlee Kongnim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paporn Mongkolwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Liegeon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ratchada Cressey</w:t>
+                <w:t xml:space="preserve">Porntip Phoseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkab490⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (2), pp.e0263127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0263127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920708v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Kidney Disease in a Large National Human Immunodeficiency Virus Treatment Program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical and population‐based study design considerations to accelerate the investigation of new antiretrovirals during pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Brummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Stringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninutcha Paengsai</w:t>
+                <w:t xml:space="preserve">Ed Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kajohnsak Noppakun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gonzague Jourdain</w:t>
+                <w:t xml:space="preserve">Camlin Tierney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Roy Cressey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Salvadori</w:t>
+                <w:t xml:space="preserve">Ellen Caniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (8), pp.1490. </w:t>
+              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (S2), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/healthcare10081490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jia2.25917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979616v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral hepatitis and pregnancy</w:t>
               </w:r>
@@ -1182,51 +1182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ka Wang Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature reviews. Gastroenterology &amp; hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (2), pp.117-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1286,51 +1286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Bukkems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Smolders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1394,51 +1394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of Association between Adverse Pregnancy Outcomes and Zika Antibodies among Pregnant Women in Thailand between 1997 and 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ngo-Giang-Huong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Leroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1446,51 +1446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahlene Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Cressey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nantawan Wangsaeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (8), pp.1423. </w:t>
@@ -1790,563 +1790,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of antiretroviral treatment on height evolution of HIV infected children</w:t>
+                <w:t xml:space="preserve">Height and timing of growth spurt during puberty in young people living with vertically acquired HIV in Europe and Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrinee Traisathit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saïk Urien</w:t>
+                <w:t xml:space="preserve">Eppicc European Pregnancy And Apediatric Hiv Cohort Collaboration Study Group</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Coeur</w:t>
+                <w:t xml:space="preserve">S. Crichton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakulrat Srirojana</w:t>
+                <w:t xml:space="preserve">E. Belfrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noppadon Akarathum</w:t>
+                <w:t xml:space="preserve">I.J. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Doerholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12887-019-1663-8⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (12), p. 1897-1910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000002294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282186v1</w:t>
+                <w:t xml:space="preserve">hal-02382437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and clinical outcomes of poor immune response despite virologically suppressive antiretroviral therapy among children and adolescents with human immunodeficiency virus in Europe and Thailand: cohort study *</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incidence and risk factors of loss to follow-up among HIV-infected children in an antiretroviral treatment program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intira Collins</w:t>
+                <w:t xml:space="preserve">Suttipong Kawilapat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salvadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Ngo-Giang-Huong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Marqués</w:t>
+                <w:t xml:space="preserve">Luc Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Chiappini</w:t>
+                <w:t xml:space="preserve">Suparat Kanjanavanit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 70 (3), pp.404-415. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (9), pp.e0222082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciz253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0222082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549056v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence and risk factors of loss to follow-up among HIV-infected children in an antiretroviral treatment program</w:t>
+                <w:t xml:space="preserve">Impact of antiretroviral treatment on height evolution of HIV infected children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suttipong Kawilapat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicole Ngo-Giang-Huong</w:t>
+                <w:t xml:space="preserve">Patrinee Traisathit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïk Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Decker</w:t>
+                <w:t xml:space="preserve">Sophie Le Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suparat Kanjanavanit</w:t>
+                <w:t xml:space="preserve">Sakulrat Srirojana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noppadon Akarathum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0222082⟩</w:t>
+              <w:t xml:space="preserve">BMC Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12887-019-1663-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326350v1</w:t>
+                <w:t xml:space="preserve">hal-02282186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Height and timing of growth spurt during puberty in young people living with vertically acquired HIV in Europe and Thailand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eppicc European Pregnancy And Apediatric Hiv Cohort Collaboration Study Group</w:t>
+                <w:t xml:space="preserve">Prevalence and clinical outcomes of poor immune response despite virologically suppressive antiretroviral therapy among children and adolescents with human immunodeficiency virus in Europe and Thailand: cohort study *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Crichton</w:t>
+                <w:t xml:space="preserve">Antoni Soriano-Arandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Belfrage</w:t>
+                <w:t xml:space="preserve">Intira Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.J. Collins</w:t>
+                <w:t xml:space="preserve">Laura Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Doerholt</w:t>
+                <w:t xml:space="preserve">Elena Chiappini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (12), p. 1897-1910. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (3), pp.404-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000002294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciz253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382437v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivation of a Vaccine Escape Hepatitis B Virus Mutant in a Cambodian Patient During Anti-Hepatitis C Virus Therapy</w:t>
               </w:r>
@@ -2594,1498 +2594,1632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Papillomavirus infection and cervical lesions in HIV infected women on antiretroviral treatment in Thailand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tenofovir versus Placebo to Prevent Perinatal Transmission of Hepatitis B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Ngo-Giang-Huong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Delory</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Ngo-Giang-Huong</w:t>
+                <w:t xml:space="preserve">Linda Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samreung Rangdaeng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aram Limtrakul</w:t>
+                <w:t xml:space="preserve">Woottichai Khamduang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2017.02.007⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 378 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1708131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089543v1</w:t>
+                <w:t xml:space="preserve">hal-05611737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of Tuberculosis and Associated Mortality in a Cohort of Human Immunodeficiency Virus-Infected Children Initiating Antiretroviral Therapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Human Papillomavirus infection and cervical lesions in HIV infected women on antiretroviral treatment in Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Delory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ngo-Giang-Huong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samreung Rangdaeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nantasak Chotivanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Duclercq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chaiwat Ngampiyaskul</w:t>
+                <w:t xml:space="preserve">Aram Limtrakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Pediatric Infectious Diseases Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (5), pp.501-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2017.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jpids/piw090⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02082671v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Maternal Antiretroviral Therapy and Breastfeeding to 24-Month Survival in Human Immunodeficiency Virus-Exposed Uninfected Children: An Individual Pooled Analysis of African and Asian Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence of Tuberculosis and Associated Mortality in a Cohort of Human Immunodeficiency Virus-Infected Children Initiating Antiretroviral Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salvadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Ngo-Giang-Huong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shino Arikawa</w:t>
+                <w:t xml:space="preserve">Chloé Duclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suparat Kanjanavanit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel Rollins</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Athena P. Kourtis</w:t>
+                <w:t xml:space="preserve">Chaiwat Ngampiyaskul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/cix1102⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Pediatric Infectious Diseases Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (2), pp.161-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jpids/piw090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881472v1</w:t>
+                <w:t xml:space="preserve">hal-02082671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of different antiretroviral regimens containing zidovudine, lamivudine and ritonavir-boosted lopinavir on HIV viral load reduction during pregnancy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Coeur</w:t>
+                <w:t xml:space="preserve">Contribution of Maternal Antiretroviral Therapy and Breastfeeding to 24-Month Survival in Human Immunodeficiency Virus-Exposed Uninfected Children: An Individual Pooled Analysis of African and Asian Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shino Arikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Rollins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lily Ingsrisawang</w:t>
+                <w:t xml:space="preserve">Jean Humphrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Cressey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naïm Bouazza</w:t>
+                <w:t xml:space="preserve">Athena P. Kourtis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 66 (11), pp.1668-1677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/cix1102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082642v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment Failure in HIV-Infected Children on Second-line Protease Inhibitor-Based Antiretroviral Therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of different antiretroviral regimens containing zidovudine, lamivudine and ritonavir-boosted lopinavir on HIV viral load reduction during pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patumrat Sripan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapeepan Suaysod</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Lily Ingsrisawang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Cressey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Suparat Kanjanavanit</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antiviral Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.435-440</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082666v1</w:t>
+                <w:t xml:space="preserve">hal-02082642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New-Onset Diabetes and Antiretroviral Treatments in HIV-Infected Adults in Thailand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Treatment Failure in HIV-Infected Children on Second-line Protease Inhibitor-Based Antiretroviral Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapeepan Suaysod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Ngo-Giang-Huong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salvadori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Cressey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suparat Kanjanavanit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000000647⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61 (1), pp.95-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/civ271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081792v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized noninferiority trial of two maternal single-dose nevirapine-sparing regimens to prevent perinatal HIV in Thailand</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">New-Onset Diabetes and Antiretroviral Treatments in HIV-Infected Adults in Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prakit Riyaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Salvadori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrinee Traisathit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Ngo-Giang-Huong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Cressey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Ngo-Giang-Huong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000000865⟩</w:t>
+              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (4), pp.453-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000000647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087687v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of In-Utero and Intra-Partum Transmissions to Evaluate the Efficacy of Interventions for the Prevention of Perinatal HIV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Randomized noninferiority trial of two maternal single-dose nevirapine-sparing regimens to prevent perinatal HIV in Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lallemant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrinee Traisathit</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wasna Sirirungsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Cressey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Ngo-Giang-Huong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (18), pp.2497-2507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000000865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126647⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02082679v1</w:t>
+                <w:t xml:space="preserve">hal-02087687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effectiveness of early infant HIV diagnosis of HIV-exposed infants and immediate antiretroviral therapy in HIV-infected children under 24 months in Thailand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pranee Leechanachai</w:t>
+                <w:t xml:space="preserve">Modeling of In-Utero and Intra-Partum Transmissions to Evaluate the Efficacy of Interventions for the Prevention of Perinatal HIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patumrat Sripan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Amzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Ingsrisawang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrinee Traisathit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (9), pp.e91004. </w:t>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.e0126647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0091004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087678v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching HIV treatment in adults based on CD4 count versus viral load monitoring : a randomized, non-inferiority trial in Thailand</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Cost-effectiveness of early infant HIV diagnosis of HIV-exposed infants and immediate antiretroviral therapy in HIV-infected children under 24 months in Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intira Jeannie Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Cairns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Ngo-Giang-Huong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Timothy Cressey</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wasna Sirirungsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pranee Leechanachai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1001494⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (9), pp.e91004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0091004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087674v1</w:t>
+                <w:t xml:space="preserve">hal-02087678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Switching HIV treatment in adults based on CD4 count versus viral load monitoring : a randomized, non-inferiority trial in Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Ngo-Giang-Huong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrinee Traisaithit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Cressey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (8), pp.e1001494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1001494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Five-Year Trends in Antiretroviral Usage and Drug Costs in HIV-Infected Children in Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intira Jeannie Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Cairns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Pagdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaiwat Ngampiyasakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64, pp.95-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/QAI.0b013e318298a309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4095,116 +4229,116 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de prévention de la transmission périnatale du VHB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Jourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katlama, C. (ed.); Ghosn, J. (ed.); Wandeler, G. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIH, hépatites virales, santé sexuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, p. 937-945, 2020, 978-2-7598-2403-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4272,51 +4406,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE98DC7B"/>
+    <w:nsid w:val="9C3FF36E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4503,51 +4637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gonzague-jourdain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3365-7020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097876801" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9117-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Brummel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Stringer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Mills" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camlin Tierney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Caniglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25917" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluk Takalay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ngo-Giang-Huong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlee Kongnim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paporn Mongkolwat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porntip Phoseng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirinath Choyrum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nantawan Wangsaeng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Nechba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salvadori" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumpaiphorn Saisom" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14020368" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Jourdain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttada Panpradist" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.17081" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullapong Achalapong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chonlatorn Boontan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choosakun Piriya" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surachet Arunothong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.26053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Liegeon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyawan Bunpo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratchada Cressey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab490" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979616v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninutcha Paengsai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajohnsak Noppakun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Roy Cressey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10081490" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03244041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Terrault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Levy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Wang Cheung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-020-00361-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03244040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Bukkems" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Smolders" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Colbers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcph.1746" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920843v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Leroi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlene Fusco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Cressey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13081423" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03244042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lallemant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Amzal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patumrat Sripan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;k Urien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000002350" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R. Cressey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrinee Traisathit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Coeur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakulrat Srirojana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noppadon Akarathum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-019-1663-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Soriano-Arandes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intira Collins" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marqu&#233;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chiappini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz253" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326350v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suttipong Kawilapat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Decker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suparat Kanjanavanit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222082" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eppicc European Pregnancy And Apediatric Hiv Cohort Collaboration Study Group" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crichton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belfrage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Collins" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Doerholt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002294" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370837v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ganova-Raeva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Khudyakov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Punkova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Mohamed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2018.00097" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intira Jeannie Collins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Ene" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Foster" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Kahlert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix854" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089543v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Delory" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samreung Rangdaeng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nantasak Chotivanich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Limtrakul" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2017.02.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86D0Q9MQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082671v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duclercq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwat Ngampiyaskul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpids/piw090" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shino Arikawa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Rollins" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Humphrey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena P. Kourtis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix1102" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082642v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Ingsrisawang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Cressey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Bouazza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082666v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapeepan Suaysod" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/civ271" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081792v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakit Riyaten" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000000647" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasna Sirirungsi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000865" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082679v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126647" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087678v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cairns" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranee Leechanachai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087674v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrinee Traisaithit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001494" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082674v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pagdi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwat Ngampiyasakul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0b013e318298a309" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913807v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gonzague-jourdain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3365-7020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097876801" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9117-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920644v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salvadori" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullapong Achalapong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chonlatorn Boontan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choosakun Piriya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surachet Arunothong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.26053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979722v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Jourdain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttada Panpradist" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.17081" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirinath Choyrum" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nantawan Wangsaeng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Nechba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumpaiphorn Saisom" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14020368" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920708v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Liegeon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ngo-Giang-Huong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyawan Bunpo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratchada Cressey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab490" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninutcha Paengsai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajohnsak Noppakun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Roy Cressey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10081490" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluk Takalay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlee Kongnim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paporn Mongkolwat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porntip Phoseng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263127" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Brummel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Stringer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Mills" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camlin Tierney" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Caniglia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25917" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03244041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Terrault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Levy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Wang Cheung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41575-020-00361-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03244040v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Bukkems" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Smolders" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Colbers" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcph.1746" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920843v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Leroi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlene Fusco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Cressey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13081423" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03244042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lallemant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Amzal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patumrat Sripan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;k Urien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000002350" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R. Cressey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382437v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eppicc European Pregnancy And Apediatric Hiv Cohort Collaboration Study Group" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crichton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Belfrage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Collins" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Doerholt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002294" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326350v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suttipong Kawilapat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Decker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suparat Kanjanavanit" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222082" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrinee Traisathit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Coeur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakulrat Srirojana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noppadon Akarathum" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-019-1663-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549056v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Soriano-Arandes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intira Collins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marqu&#233;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Chiappini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz253" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370837v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ganova-Raeva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Khudyakov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Punkova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Mohamed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2018.00097" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intira Jeannie Collins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Ene" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Foster" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Kahlert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Smit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix854" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611737v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Harrison" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woottichai Khamduang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1708131" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089543v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Delory" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samreung Rangdaeng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nantasak Chotivanich" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aram Limtrakul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2017.02.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86D0Q9MQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082671v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duclercq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwat Ngampiyaskul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpids/piw090" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881472v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shino Arikawa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Rollins" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Humphrey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athena P. Kourtis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix1102" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082642v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Ingsrisawang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Cressey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Bouazza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapeepan Suaysod" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/civ271" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081792v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakit Riyaten" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000000647" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087687v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasna Sirirungsi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000865" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082679v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126647" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cairns" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranee Leechanachai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087674v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrinee Traisaithit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1001494" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082674v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Pagdi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwat Ngampiyasakul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0b013e318298a309" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913807v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>