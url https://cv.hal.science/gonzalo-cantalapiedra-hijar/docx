--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -208,3434 +208,3447 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of 3-nitrooxypropanol in early lactation dairy cows fed a high forage total mixed ration: Effect on enteric methane emissions, performance, and milk carbon isotopic signature</w:t>
+                <w:t xml:space="preserve">Data paper: Contribution of lipids to the net carbon balance across the liver and associated measurement uncertainty in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Saro</w:t>
+                <w:t xml:space="preserve">José Miguel Rodríguez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouchon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2025-26843⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5, pp.100122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408327v1</w:t>
+                <w:t xml:space="preserve">hal-05407120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma biomarkers of urinary nitrogen excretion in beef cattle: repeatability and potential to detect differences across diets and between-individuals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated crop-livestock systems: Closing nitrogen cycles to improve nitrogen utilization efficiency in sustainable ruminant production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangyou Ran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahma Bellagi</w:t>
+                <w:t xml:space="preserve">Guangyong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Baumont</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101819⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 406, pp.110438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2026.110438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05580326v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen microbiota associated with feed efficiency in beef cattle are highly influenced by diet composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma biomarkers of urinary nitrogen excretion in beef cattle: repeatability and potential to detect differences across diets and between-individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Bellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aninu.2024.11.027⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.101819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153253v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion paper: Applying agroecological principles allows assessing the multidimensionality of input-use efficiency in ruminant production systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of 3-nitrooxypropanol in early lactation dairy cows fed a high forage total mixed ration: Effect on enteric methane emissions, performance, and milk carbon isotopic signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
+                <w:t xml:space="preserve">G. Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Veysset</w:t>
+                <w:t xml:space="preserve">M. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101423⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 109 (1), pp.360-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2025-26843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882175v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research note: Compound-specific isotopic analysis in 34S-labelled chicken tissues using high resolution gas chromatography/mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rumen microbiota associated with feed efficiency in beef cattle are highly influenced by diet composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lalande</w:t>
+                <w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Domergue</w:t>
+                <w:t xml:space="preserve">Jeremy Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Mercier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2025.105162⟩</w:t>
+              <w:t xml:space="preserve">Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, pp.378-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aninu.2024.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169423v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data paper: Contribution of lipids to the net carbon balance across the liver and associated measurement uncertainty in dairy cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research note: Compound-specific isotopic analysis in 34S-labelled chicken tissues using high resolution gas chromatography/mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Miguel Rodríguez-López</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Jean-Baptiste Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Amann Eugenio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104 (7), pp.105162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2025.105162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407120v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shortening the measurement period decreases precision in the determination of digestibility and nitrogen balance-related traits in growing bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19 (12), pp.101677. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacing hexane with 2-methyloxolane for defatting soybean meal fed to dairy cows: Effects on dairy performance and nitrogen partitioning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">Opinion paper: Applying agroecological principles allows assessing the multidimensionality of input-use efficiency in ruminant production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ginane</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Patrick Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25860⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.101423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109811v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branched-chain amino acids in muscle growth: mechanisms, physiological functions, and applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Replacing hexane with 2-methyloxolane for defatting soybean meal fed to dairy cows: Effects on dairy performance and nitrogen partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangyong Zhao</w:t>
+                <w:t xml:space="preserve">Valentin Menoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Hanigan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.164. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (6), pp.5904-5928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40104-025-01300-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408339v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some plasma biomarkers of residual feed intake in beef cattle remain consistent regardless of intake level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Branched-chain amino acids in muscle growth: mechanisms, physiological functions, and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangyong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hanigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mcgee</w:t>
+                <w:t xml:space="preserve">Mengmeng Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.8540. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-59253-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40104-025-01300-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544483v1</w:t>
+                <w:t xml:space="preserve">hal-05408339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of residual feed intake on meat quality in fattening Charolais bulls fed two contrasting diets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some plasma biomarkers of residual feed intake in beef cattle remain consistent regardless of intake level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+                <w:t xml:space="preserve">K. Nedelkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Insausti</w:t>
+                <w:t xml:space="preserve">P. Crosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Papillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">M. Mcgee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2024.109536⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.8540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-59253-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577049v1</w:t>
+                <w:t xml:space="preserve">hal-04544483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a model for early prediction of residual feed intake in beef cattle using plasma biomarkers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of residual feed intake on meat quality in fattening Charolais bulls fed two contrasting diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadeer Aboshady</w:t>
+                <w:t xml:space="preserve">K. Insausti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t>
+                <w:t xml:space="preserve">S. Papillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Taussat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">J. Albechaalany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (11), pp.101354. </w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.109536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2024.109536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734805v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramètres génétiques de l’efficience alimentaire et faisabilité d’une sélection en population bovine allaitante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Development and validation of a model for early prediction of residual feed intake in beef cattle using plasma biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadeer Aboshady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (3), pp.7330. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (11), pp.101354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445009v1</w:t>
+                <w:t xml:space="preserve">hal-04734805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of signaling pathways in tissue protein metabolism in efficient and non-efficient beef cattle: acute response to an identical single meal size</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paramètres génétiques de l’efficience alimentaire et faisabilité d’une sélection en population bovine allaitante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Guarnido-Lopez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+                <w:t xml:space="preserve">Clément Fossaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. David</w:t>
+                <w:t xml:space="preserve">Laurent Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Polakof</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (11), pp.101017. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (3), pp.7330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248972v1</w:t>
+                <w:t xml:space="preserve">hal-04445009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produits animaux de bonne qualité et nouvelles technologies en élevage</w:t>
+                <w:t xml:space="preserve">Review: Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Georgieva</w:t>
+                <w:t xml:space="preserve">D.P. Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ivan Penchev</w:t>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.100830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661152v1</w:t>
+                <w:t xml:space="preserve">hal-04174171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extrusion of lupines with or without addition of reducing sugars: Effects on the formation of Maillard reaction compounds, partition of nitrogen and Nε-carboxymethyl-lysine, and performance of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Manzocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.P. Morgavi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">S. Mendowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+                <w:t xml:space="preserve">G. Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100830⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (11), pp.7675-7697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2022-22902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04174171v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrusion of lupines with or without addition of reducing sugars: Effects on the formation of Maillard reaction compounds, partition of nitrogen and Nε-carboxymethyl-lysine, and performance of dairy cows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative analysis of signaling pathways in tissue protein metabolism in efficient and non-efficient beef cattle: acute response to an identical single meal size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ferlay</w:t>
+                <w:t xml:space="preserve">P. Guarnido-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mendowski</w:t>
+                <w:t xml:space="preserve">J. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chesneau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2022-22902⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (11), pp.101017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186616v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between residual feed intake and digestive traits of fattening bulls fed grass silage- or maize silage-based diets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Produits animaux de bonne qualité et nouvelles technologies en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Georgieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Coppa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bes</w:t>
+                <w:t xml:space="preserve">Todor Stoyanchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ragionieri</w:t>
+                <w:t xml:space="preserve">A. Nicolazo De Barmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ravanetti</w:t>
+                <w:t xml:space="preserve">Ivan Penchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, VPC-2023-39-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283413v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes digestifs et métaboliques associés aux différences inter-individuelles de l’efficience alimentaire chez le bovin allaitant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Relationship between residual feed intake and digestive traits of fattening bulls fed grass silage- or maize silage-based diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donato Andueza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">A. Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">L. Ragionieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ravanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7299⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (12), pp.101013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04237667v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les déterminants physiologiques et génétiques de l’efficience alimentaire des bovins allaitants : le programme BEEFALIM 2020</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mécanismes digestifs et métaboliques associés aux différences inter-individuelles de l’efficience alimentaire chez le bovin allaitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Renand</w:t>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Brouard</w:t>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 36 (3), pp.7816. </w:t>
+              <w:t xml:space="preserve">, 2023, 36 (3), pp.7299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04283421v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extent of nitrogen isotopic fractionation in rumen bacteria is associated with changes in rumen nitrogen metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Caractériser les déterminants physiologiques et génétiques de l’efficience alimentaire des bovins allaitants : le programme BEEFALIM 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Martinez-Fernandez</w:t>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Forano</w:t>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Denman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Sylvie Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (9), pp.e0291243. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (3), pp.7816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0291243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206731v1</w:t>
+                <w:t xml:space="preserve">hal-04283421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des échantillons d'urine pour l'analyse d'azote par la méthode Dumas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The extent of nitrogen isotopic fractionation in rumen bacteria is associated with changes in rumen nitrogen metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorène Salis</w:t>
+                <w:t xml:space="preserve">Gonzalo Martinez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Torrent</w:t>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Le Morvan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+                <w:t xml:space="preserve">Stuart Denman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art04⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (9), pp.e0291243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0291243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249771v1</w:t>
+                <w:t xml:space="preserve">hal-04206731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spot urine collection: A valid alternative to total urine collection for metabolomic studies in dairy cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation des échantillons d'urine pour l'analyse d'azote par la méthode Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Boudra</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Angélique Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (1), pp.301-312. </w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2021-20788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485359v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolomics confirms the association between plasma branched chain amino acids and residual feed intake in beef heifers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spot urine collection: A valid alternative to total urine collection for metabolomic studies in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+                <w:t xml:space="preserve">Mounir Traïkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Centeno</w:t>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277458⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (1), pp.301-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2021-20788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878974v1</w:t>
+                <w:t xml:space="preserve">hal-03485359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Nitrogen Isotopic Discrimination and the Proportion of Dietary Nitrogen Excreted in Urine by Sheep Offered Different Levels of Dietary Non-Protein Nitrogen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Untargeted metabolomics confirms the association between plasma branched chain amino acids and residual feed intake in beef heifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Khanaki</w:t>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Dewhurst</w:t>
+                <w:t xml:space="preserve">Stephanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Leury</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fanim.2022.911673⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0277458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961710v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying cattle with superior growth feed efficiency through their natural 15N abundance and plasma urea concentration: A meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Relationship Between Nitrogen Isotopic Discrimination and the Proportion of Dietary Nitrogen Excreted in Urine by Sheep Offered Different Levels of Dietary Non-Protein Nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dewhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Leury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemma Miller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.e31. </w:t>
+              <w:t xml:space="preserve">Frontiers in Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.911673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fanim.2022.911673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684930v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen isotopic discrimination as a biomarker of between-cow variation in the efficiency of nitrogen utilization for milk production: A meta-analysis</w:t>
               </w:r>
@@ -3647,51 +3660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Correa-Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3749,4825 +3762,4825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein metabolism, body composition and oxygen consumption in young bulls divergent in residual feed intake offered two contrasting forage-based diets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying cattle with superior growth feed efficiency through their natural 15N abundance and plasma urea concentration: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Guarnido-Lopez</w:t>
+                <w:t xml:space="preserve">Isabelle Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agathe Bes</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100558⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694382v1</w:t>
+                <w:t xml:space="preserve">hal-03684930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual methane emissions (and other gas flows) are repeatable and their relationships with feed efficiency are similar across two contrasting diets in growing bulls</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein metabolism, body composition and oxygen consumption in young bulls divergent in residual feed intake offered two contrasting forage-based diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Rochette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Guarnido-Lopez</w:t>
+                <w:t xml:space="preserve">Pablo Guarnido-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 16 (8), pp.100583. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100583⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 16 (7), pp.100558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786824v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma concentrations of branched-chain amino acids differ with Holstein genetic strain in pasture-based dairy systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Individual methane emissions (and other gas flows) are repeatable and their relationships with feed efficiency are similar across two contrasting diets in growing bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Mendoza</w:t>
+                <w:t xml:space="preserve">G. Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Laura Astessiano</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guarnido-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (8), pp.100583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-01564-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433908v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Markers and proxies to monitor ruminal function and feed efficiency in young ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma concentrations of branched-chain amino acids differ with Holstein genetic strain in pasture-based dairy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cheng</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mariana Carriquiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J. Meale</w:t>
+                <w:t xml:space="preserve">Alejandro Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Rugoho</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana Laura Astessiano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100337⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-01564-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355774v1</w:t>
+                <w:t xml:space="preserve">hal-03433908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common and diet-specific metabolic pathways underlying residual feed intake in fattening Charolais yearling bulls</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Taussat</w:t>
+                <w:t xml:space="preserve">Efficient RFI Bulls Presented Lower Fractional Synthesis Rates of Plasma Proteins When Fed Corn but Not Grass Based Diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Guarnido Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantelauze Celine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-03678-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (Supplement_3), pp.188-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skab235.341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508382v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient RFI Bulls Presented Lower Fractional Synthesis Rates of Plasma Proteins When Fed Corn but Not Grass Based Diets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+                <w:t xml:space="preserve">Common and diet-specific metabolic pathways underlying residual feed intake in fattening Charolais yearling bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Faure</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skab235.341⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-03678-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430116v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma proteins δ15N vs plasma urea as candidate biomarkers of between-animal variations of feed efficiency in beef cattle: Phenotypic and genetic evaluation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Taussat</w:t>
+                <w:t xml:space="preserve">Review: Markers and proxies to monitor ruminal function and feed efficiency in young ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fossaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Renand</w:t>
+                <w:t xml:space="preserve">S.J. Meale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rugoho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jonker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 15 (8), pp.100318. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100318⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 15 (10), pp.100337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03315912v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen Use Efficiency Is Proportionally More Improved When Young Bulls Are Ranked on Residual Body Gain Rather Than on Residual Feed Intake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Plasma proteins δ15N vs plasma urea as candidate biomarkers of between-animal variations of feed efficiency in beef cattle: Phenotypic and genetic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guarnido-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fossaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skab235.340⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (8), pp.100318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430125v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of sheep genetic merit and feed allowance on nitrogen partitioning and isotopic discrimination</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Nitrogen Use Efficiency Is Proportionally More Improved When Young Bulls Are Ranked on Residual Body Gain Rather Than on Residual Feed Intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Guarnido Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100400⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (Supplement_3), pp.187-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skab235.340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423287v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFI-J – Phénotypage de l’efficience alimentaire de jeunes bovins Charolais, engraissés avec des rations contrastées à base d’amidon ou de cellulose</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The effect of sheep genetic merit and feed allowance on nitrogen partitioning and isotopic discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Dewhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Leury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.R. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/75v5-g423⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (12), pp.100400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404595v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminal Degradability and Intestinal Digestibility of Dm and Cp in High-Protein Fraction from Sunflower Meal - A Cheap Source of Dietary Protein for Ruminants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">EFFI-J – Phénotypage de l’efficience alimentaire de jeunes bovins Charolais, engraissés avec des rations contrastées à base d’amidon ou de cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fossaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Animal and Veterinary Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17582/journal.aavs/2021/9.7.983.988⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.110-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/75v5-g423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266582v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l’UMT SeSAM. L’UMT SeSAM étudie les services rendus par les Systèmes allaitants multiperformants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madrange Pauline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimon Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurance Géraldine²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of N isotopic discrimination and its relationship with feed efficiency in fattening yearling bulls is diet-dependent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruminal Degradability and Intestinal Digestibility of Dm and Cp in High-Protein Fraction from Sunflower Meal - A Cheap Source of Dietary Protein for Ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Jade Meale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">Krum Nedelkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Schiphorst</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Todor Slavov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0234344⟩</w:t>
+              <w:t xml:space="preserve">Advances in Animal and Veterinary Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17582/journal.aavs/2021/9.7.983.988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02850879v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short communication: Natural 15N abundance in specific amino acids indicates associations between transamination rates and residual feed intake in beef cattle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">The origin of N isotopic discrimination and its relationship with feed efficiency in fattening yearling bulls is diet-dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayyed Mahmoud Nasrollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Guarnido</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Sarah Jade Meale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Schiphorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Robins</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles G. Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skaa171⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0234344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0234344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617014v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02850879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pretreatment with reducing sugars or an enzymatic cocktail before extrusion of fava bean on nitrogen metabolism and performance of dairy cows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">Short communication: Natural 15N abundance in specific amino acids indicates associations between transamination rates and residual feed intake in beef cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Enjalbert</w:t>
+                <w:t xml:space="preserve">Pablo Guarnido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Schiphorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Robins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2019-17286⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (6), pp.5647-5653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skaa171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627814v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene networks for three feed efficiency criteria reveal shared and specific biological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 52 (1), pp.67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12711-020-00585-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficience Alimentaire : comment mieux la comprendre et en faire un élément de durabilité de l’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (4), pp.235-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.4.4594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine balanced diets improve cattle performance in fattening young bulls fed high-forage diets through changes in nitrogen metabolism</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of pretreatment with reducing sugars or an enzymatic cocktail before extrusion of fava bean on nitrogen metabolism and performance of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bahloul</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solveig Mendowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114520001154⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (1), pp.396-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2019-17286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528948v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of hydrolysable tannin-treated grass silage on milk yield and composition, nitrogen partitioning and nitrogen isotopic discrimination in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Herremans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Decruyenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Beckers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Froidmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (4), pp.771-779. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S175173111900226X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen partitioning and isotopic discrimination are affected by age and dietary protein content in growing lambs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Chantelauze</w:t>
+                <w:t xml:space="preserve">Methionine balanced diets improve cattle performance in fattening young bulls fed high-forage diets through changes in nitrogen metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Song</w:t>
+                <w:t xml:space="preserve">E. Titgemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jeanleboeuf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (5), pp.942-951. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (3), pp.273-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731119002647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114520001154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530297v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of replacing soybean meal with raw or extruded blends containing faba bean or lupin seeds on nitrogen metabolism and performance of dairy cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis Enjalbert</w:t>
+                <w:t xml:space="preserve">Nitrogen partitioning and isotopic discrimination are affected by age and dietary protein content in growing lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jeanleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-15416⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (5), pp.942-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731119002647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627689v1</w:t>
+                <w:t xml:space="preserve">hal-02530297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Approach Studying Interactions Regarding Trade-Off between Beef Performances and Meat Qualities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Chavent</w:t>
+                <w:t xml:space="preserve">Effects of replacing soybean meal with raw or extruded blends containing faba bean or lupin seeds on nitrogen metabolism and performance of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Mendowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods8060197⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (6), pp.5130-5147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-15416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429287v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestibility contributes to between-animal variation in feed efficiency in beef cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne de La Torre</w:t>
+                <w:t xml:space="preserve">New Approach Studying Interactions Regarding Trade-Off between Beef Performances and Meat Qualities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Andueza</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731119001137⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (6), pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods8060197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901832v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The isotopic nitrogen turnover rate as a proxy to evaluate in the long-term the protein turnover in growing ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Digestibility contributes to between-animal variation in feed efficiency in beef cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 157 (9-10), pp.701-710. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (12), pp.2821-2829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0021859620000118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731119001137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565565v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to exploration of biological markers of feed efficiency in young bulls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">The isotopic nitrogen turnover rate as a proxy to evaluate in the long-term the protein turnover in growing ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Donato Andueza</w:t>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01910⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157 (9-10), pp.701-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859620000118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901455v1</w:t>
+                <w:t xml:space="preserve">hal-02565565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Biological determinants of between-animal variation in feed efficiency of growing beef cattle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. E. Carstens</w:t>
+                <w:t xml:space="preserve">Correction to exploration of biological markers of feed efficiency in young bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jade Meale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.L. Guan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Hegarty</w:t>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731118001489⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (17), pp.4580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02623726v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat accretion measurements strengthen the relationship between feed conversion efficiency and Nitrogen isotopic discrimination while rumen microbial genes contribute little</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Jade Meale</w:t>
+                <w:t xml:space="preserve">Review: Biological determinants of between-animal variation in feed efficiency of growing beef cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abo-Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc D. Auffret</w:t>
+                <w:t xml:space="preserve">G. E. Carstens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mick Watson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">L.L. Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hegarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-22103-4⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118001489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01778640v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’énergie de la ration à l’utilisation des nutriments chez les ruminants : quel rôle pour les tissus splanchniques ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Fat accretion measurements strengthen the relationship between feed conversion efficiency and Nitrogen isotopic discrimination while rumen microbial genes contribute little</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jade Meale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc D. Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mick Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2016.09.005⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-22103-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626894v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle approche méthodologique pour piloter la conduite en élevage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">De l’énergie de la ration à l’utilisation des nutriments chez les ruminants : quel rôle pour les tissus splanchniques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gruffat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (1), pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2016.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564568v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of biological markers of feed efficiency in young bulls</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+                <w:t xml:space="preserve">Une nouvelle approche méthodologique pour piloter la conduite en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (3), pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625075v1</w:t>
+                <w:t xml:space="preserve">hal-01564568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen isotopic fractionation as a biomarker for nitrogen use efficiency in ruminants: a meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Fonseca</w:t>
+                <w:t xml:space="preserve">Exploration of biological markers of feed efficiency in young bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jade Meale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (9), pp.1 - 11. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (45), pp.9817-9827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731117003391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.7b03503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777612v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the expanded measurement uncertainty in the determination of the net flux of nutrients and carbon atoms through the liver in ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen isotopic fractionation as a biomarker for nitrogen use efficiency in ruminants: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Miguel Rodriguez Lopez</w:t>
+                <w:t xml:space="preserve">R. Dewhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Feinberg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">A. R. J. Cabrita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Thomas</w:t>
+                <w:t xml:space="preserve">A. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accreditation and Quality Assurance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (2), pp.131-142. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (9), pp.1 - 11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00769-015-1187-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117003391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629893v1</w:t>
+                <w:t xml:space="preserve">hal-01777612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative approach combining Animal Performances, nutritional value and sensory quality of meat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the expanded measurement uncertainty in the determination of the net flux of nutrients and carbon atoms through the liver in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Rodriguez Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Feinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Listrat</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.08.004⟩</w:t>
+              <w:t xml:space="preserve">Accreditation and Quality Assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (2), pp.131-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00769-015-1187-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417538v1</w:t>
+                <w:t xml:space="preserve">hal-02629893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural15N abundance in key amino acids from lamb muscle: exploring a new horizon in diet authentication and assessment of feed efficiency in ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">An innovative approach combining Animal Performances, nutritional value and sensory quality of meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Illa Tea</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 64 (20), pp.4058-4067. </w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 122, pp.163 - 172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b00967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594989v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between efficiency of nitrogen utilization and isotopic nitrogen fractionation in dairy cows: contribution of digestion v. metabolism?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Natural15N abundance in key amino acids from lamb muscle: exploring a new horizon in diet authentication and assessment of feed efficiency in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Schiphorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+                <w:t xml:space="preserve">Richard J. Robins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Doreau</w:t>
+                <w:t xml:space="preserve">Illa Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (02), pp.221-229. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (20), pp.4058-4067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731115002025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b00967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260291v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation des besoins protéiques des ruminants et détermination des réponses des femelles laitières aux apports de protéines digestibles dans l’intestin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between efficiency of nitrogen utilization and isotopic nitrogen fractionation in dairy cows: contribution of digestion v. metabolism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Delaby</w:t>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Daniel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28 (5), pp.347-368. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (02), pp.221-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.5.3038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115002025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356580v1</w:t>
+                <w:t xml:space="preserve">hal-01260291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet-animal fractionation of nitrogen stable isotopes reflects the efficiency of nitrogen assimilation in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 113 (7), pp.1158-1169. </w:t>
@@ -8599,1394 +8612,1528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diets rich in starch improve the efficiency of amino acids use by the mammary gland in lactating Jersey cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Actualisation des besoins protéiques des ruminants et détermination des réponses des femelles laitières aux apports de protéines digestibles dans l’intestin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2015-9518⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (5), pp.347-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.5.3038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211050v1</w:t>
+                <w:t xml:space="preserve">hal-01356580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the para-aminohippuric acid analysis method on the net hepatic flux of nutrients in lactating cows1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Diets rich in starch improve the efficiency of amino acids use by the mammary gland in lactating Jersey cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 92 (3), pp.1074-1082. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (10), pp.6939-6953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2013-7359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-9518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455840v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ethyl-3-nitrooxy propionate and 3-nitrooxypropanol on ruminal fermentation, microbial abundance, and methane emissions in sheep</w:t>
+                <w:t xml:space="preserve">Influence of the para-aminohippuric acid analysis method on the net hepatic flux of nutrients in lactating cows1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Martínez-Fernández</w:t>
+                <w:t xml:space="preserve">J. Rodríguez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Abecia</w:t>
+                <w:t xml:space="preserve">D. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Arco</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Isserty-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2013-7398⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (3), pp.1074-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2013-7359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455839v1</w:t>
+                <w:t xml:space="preserve">hal-02455840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diets rich in starch increase the posthepatic availability of amino acids in dairy cows fed diets at low and normal protein levels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effects of ethyl-3-nitrooxy propionate and 3-nitrooxypropanol on ruminal fermentation, microbial abundance, and methane emissions in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martínez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Abecia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Martín-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 97 (8), pp.5151-5166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2014-8019⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 97 (6), pp.3790-3799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2013-7398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210611v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary carbohydrate composition modifies the milk N efficiency in late lactation cows fed low crude protein diets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Diets rich in starch increase the posthepatic availability of amino acids in dairy cows fed diets at low and normal protein levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Rodriguez Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Messad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731113002012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97 (8), pp.5151-5166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2014-8019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210485v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in ruminal microbiota due to rumen content processing and incubation in single-flow continuous-culture fermenters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Soto</w:t>
+                <w:t xml:space="preserve">Dietary carbohydrate composition modifies the milk N efficiency in late lactation cows fed low crude protein diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Yáñez-Ruiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vivas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E Molina-Alcaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Production Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/AN11312⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.275-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731113002012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455834v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary excretion of purine derivatives, microbial protein synthesis, nitrogen use, and ruminal fermentation in sheep and goats fed diets of different quality1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in ruminal microbiota due to rumen content processing and incubation in single-flow continuous-culture fermenters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">D. Yáñez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ranilla</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">A. Vivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Molina-Alcaide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2011-4577⟩</w:t>
+              <w:t xml:space="preserve">Animal Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (9), pp.813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/AN11312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455835v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the feed-to-buffer ratio on bacterial diversity and ruminal fermentation in single-flow continuous-culture fermenters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Urinary excretion of purine derivatives, microbial protein synthesis, nitrogen use, and ruminal fermentation in sheep and goats fed diets of different quality1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ranilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Molina-Alcaide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2010-3260⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (11), pp.3963-3972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2011-4577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455832v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of forage:concentrate ratio and forage type on apparent digestibility, ruminal fermentation, and microbial growth in goats1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The effect of the feed-to-buffer ratio on bacterial diversity and ruminal fermentation in single-flow continuous-culture fermenters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R. Yáñez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Newbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Molina-Alcaide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2008-1142⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (3), pp.1374-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2010-3260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455830v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of concentrate replacement by feed blocks on ruminal fermentation and microbial growth in goats and single-flow continuous-culture fermenters1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
+                <w:t xml:space="preserve">Effects of forage:concentrate ratio and forage type on apparent digestibility, ruminal fermentation, and microbial growth in goats1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Yáñez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martín-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Molina-Alcaide</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Martín-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 87 (4), pp.1321-1333. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2008-1263⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 87 (2), pp.622-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-1142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455831v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effects of concentrate replacement by feed blocks on ruminal fermentation and microbial growth in goats and single-flow continuous-culture fermenters1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Molina-Alcaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morales-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martín-García</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (4), pp.1321-1333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-1263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bypassing the rumen in dairy ewes: the reticular groove reflex vs. calcium soap of olive fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Dobarganes García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pérez Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J A Merino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 88 (2), pp.741-747. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(05)72737-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9996,6614 +10143,6614 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarkers-assisted precision feeding in beef cattle: performance and metabolic impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Ezequiel Jorge Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadeer Aboshady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dumerchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Deroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de la Recherche en Biologie des Animaux de Ferme (FBN), Sep 2025, Rostock Warnemünde, Germany. pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can plasma parameters reflect protein and lipid growth dynamics in fattening Charolais bulls? Towards individualized nutritional recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Ezequiel Jorge Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Recherche en Biologie des Animaux de Ferme (FBN), Sep 2025, Rostock Warnemünde, Germany. pp.193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic correlation between residual feed intake and easily measurable plasma parameters in arlyfattening young bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadeer Aboshady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Advances in Research in Ruminant Nutrition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Dou</w:t>
+                <w:t xml:space="preserve">Replacing hexane by 2-methyloxolane for defatting soybean meal does not impair fattening performance of beef cattle supplemented with methionine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Garcia-Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Menoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sommet de l'Elevage 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Cournon d'Auvergne, France</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829762v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacing hexane by 2-methyloxolane for defatting soybean meal does not impair fattening performance of beef cattle supplemented with methionine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">Some Advances in Research in Ruminant Nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.222</w:t>
+              <w:t xml:space="preserve">Sommet de l'Elevage 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Cournon d'Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743727v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do biomarkers of residual feed intake in beef cattle remain consistent regardless of feeding level?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krum Nedelkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Crosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mcgee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Joint International Congress On Animal Science 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251495v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do biomarkers of residual feed intake in beef cattle remain consistent regardless of feeding level?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differences in digestive traits of young bulls fed contrasted diets and diverging in feed efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ragionieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ravanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192472v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in digestive traits of young bulls fed contrasted diets and diverging in feed efficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Ravanetti</w:t>
+                <w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.563</w:t>
+              <w:t xml:space="preserve">74th Joint International Congress On Animal Science 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205188v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INRA mechanistic beef growth model captures feed efficiency ranking in Charolais bulls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Granada, Spain. pp.100830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193699v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Milk isotope signatures suggest that protein mobilization during feed restriction is impacted by residual feed intake in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Granada, Spain. pp.100830</w:t>
+              <w:t xml:space="preserve">11 th International Symposium on the Nutrition of Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Florianópolis (SC, Brésil), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174207v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk isotope signatures suggest that protein mobilization during feed restriction is impacted by residual feed intake in dairy cows</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimation of total urinary nitrogen excretion in fattening beef cattle from urinary spot samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garcia-Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Bellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 th International Symposium on the Nutrition of Herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Florianópolis (SC, Brésil), Brazil</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394377v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of total urinary nitrogen excretion in fattening beef cattle from urinary spot samples</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The INRA mechanistic beef growth model captures feed efficiency ranking in Charolais bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193661v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of plasma proteins to the phenotypic signature of feed efficiency in Charolais bulls</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between feed efficiency and rumen microbiota in feedlot bulls fed contrasting diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.490</w:t>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196752v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between feed efficiency and rumen microbiota in feedlot bulls fed contrasting diets</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution of plasma proteins to the phenotypic signature of feed efficiency in Charolais bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Sauerwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bruckmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.628</w:t>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208765v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between-animal variability in feed efficiency of beef cattle is affected by feeding level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krum Nedelkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Crosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mcgee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma biomarkers of urinary N excretion in beef cattle: repeatability and relationships at the dietary and individual level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Bellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic amino acid catabolism and muscle protein degradation decrease in efficient young bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Guarnido Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of between-animal variation in N use efficiency in dairy cows from isotopic N signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Correa-Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Johansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.R. Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Crompton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the effect of divergent residual feed intake phenotypes on the bovine rumen microbiota across contrasting diet in fattening bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Guarnido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faure Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of different feed efficiency traits of Charolais young bulls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Which progress on feed efficiency in fattening young bulls?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fossaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Wageningen, Netherlands. pp.114</w:t>
+              <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants (3R 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France. pp.206-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085019v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal-NIRS for predicting animal-to-animal variation in feed organic matter digestibility in cattle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic parameters of different feed efficiency traits of Charolais young bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fossaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Wageningen, Netherlands. pp.508</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Wageningen, Netherlands. pp.114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085148v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which progress on feed efficiency in fattening young bulls?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Dechaux</w:t>
+                <w:t xml:space="preserve">Faecal-NIRS for predicting animal-to-animal variation in feed organic matter digestibility in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Pourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Devant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants (3R 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France. pp.206-209</w:t>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Wageningen, Netherlands. pp.508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932399v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural 15N abundance of animal proteins: a promising biomarker of feed efficiency in beef cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J. Dewhurst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Wageningen, Netherlands. pp.280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficience alimentaire : comment mieux la comprendre et en faire un élément de durabilité de l’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, En ligne, France. pp.170-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which is the link between the individual variability of feed efficiency and the nitrogen use efficiency in beef cattle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guarnido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants (3R 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de régimes composés de sources protéiques alternatives au soja sur l’ingestion, la croissance et l’efficience alimentaire de taurillons à l’engrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nadau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Oberson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants (3R 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved cattle growth by methionine-balanced diets does not result from lower protein degradation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Etude des interactions et du compromis entre les performances de 30 génisses Blonde d’Aquitaine et les qualités nutritionnelle et sensorielle de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Saracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">3R - Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737588v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des interactions et du compromis entre les performances de 30 génisses Blonde d’Aquitaine et les qualités nutritionnelle et sensorielle de la viande</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Improved cattle growth by methionine-balanced diets does not result from lower protein degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3R - Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963464v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: Biological determinants of between-animal variation in feed efficiency of growing beef cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abo-Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. E. Carstens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.L. Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hegarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: Biological determinants of between-animal variation in feed efficiency of growing beef cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abo-Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carstens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hegarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10; International Symposium on the Nutrition of Herbivores - Herbivore Nutrition Supporting Sustainable Intensification and Agro-Ecological Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont Ferrand, France. pp.s321-s335, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731118001489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of the efficiency of metabolisable protein utilization in dairy cows and goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic natural abundance as biomarkers of between-animal variation in feed efficiency in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jade Meale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Schiphorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J. Robins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénovation des systèmes d’unités d’alimentation pour les ruminants : Systali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in digestibility between cows contribute to explain differences in feed efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des rejets azotés des ruminants dans le projet Systali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et réduction de la douleur lors d'interventions chirurgicales. Développement de méthodes alternatives à la chirurgie pour l’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Veissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic N fractionation as a biomarker of nitrogen use efficiency by ruminants: A meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Improving the prediction of amino acid digestible in the intestine through meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Panzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A.J.M. Fonseca</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742402v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the prediction of amino acid digestible in the intestine through meta-analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Isotopic N fractionation as a biomarker of nitrogen use efficiency by ruminants: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Dewhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R.J. Cabrita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J.M. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742437v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et améliorer l'efficience alimentaire des bovins allaitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agroscope. Posieux, CHE., Jun 2016, Posieux, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological approach to assess the interactions between animal performances, nutritional value and sensory quality of meat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Does a low quality diet impact the success of twin pregnacy and the carcass quality of meat producing lambs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Listrat</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
+              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743574v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a low quality diet impact the success of twin pregnacy and the carcass quality of meat producing lambs?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Est-il possible d'améliorer la qualité nutritionnelle des viandes bovines sans altérer leur qualité sensorielle ni les performances animales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196482v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-il possible d'améliorer la qualité nutritionnelle des viandes bovines sans altérer leur qualité sensorielle ni les performances animales ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">A methodological approach to assess the interactions between animal performances, nutritional value and sensory quality of meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742885v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges nutritionnels : l’adaptation peut-elle passer par la programmation foetale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a low quality diet impact the success of twin pregnancy and the carcass quality of meat producing lambs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update of protein and amino acid requirements for non-productive function: the systali project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. ADSA Discover conference - Amino acid requirements of dairy cattle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Itasca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’énergie des rations à l’utilisation des nutriments chez les ruminants : quel rôle pour les tissus splanchniques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition, JFN 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports en Acides Aminés Digestibles dans l’Intestin (AADI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buonocore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'automne - Systali - Les systèmes d'unités d'alimentation des ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Zootechnie (AFZ). FRA., Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les besoins PDI. Les réponses aux apports PDI des femelles laitières (vaches et chèvres)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'automne - Systali - Les systèmes d'unités d'alimentation des ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Zootechnie (AFZ). FRA., Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'(in)efficience alimentaire chez le bovin : verrous et leviers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Efficience des Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Dec 2014, Montpellier, France. 41 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment assurer une production durable de protéines animales par les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Francophones de Nutrition, JFN 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les AIN des composés azotés du plasma comme marqueurs d’efficacité d’utilisation de l’azote chez le ruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Séminaire Abondances Isotopiques Naturelles en Nutrition et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie de la Nutrition et du Comportement Alimentaire (0914)., Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation des besoins protéiques des ruminants et application à la détermination des réponses des femelles laitières aux apports de protéines digestibles dans l’intestin (PDI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les besoins d'entretien et non productifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La journée d’Automne de l’Association Française de Zootechnie: La rénovation des systèmes d’unités d’alimentation pour les ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in net hepatic flux of nutrients by the deacetylation of p-aminohippuric acid in dairy cows (session 21 - theatre 6)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Efficacité d´utilisation de l´azote suite à une réduction des apports azotés dans les rations des vaches laitières : effet de la nature de l´énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Meeting of the European Association of Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2012, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. 441 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745168v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité d´utilisation de l´azote suite à une réduction des apports azotés dans les rations des vaches laitières : effet de la nature de l´énergie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Changes in net hepatic flux of nutrients by the deacetylation of p-aminohippuric acid in dairy cows (session 21 - theatre 6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Rodriguez Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. 441 p</w:t>
+              <w:t xml:space="preserve">63rd Annual Meeting of the European Association of Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2012, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210366v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary energy source modifies the N utilization and the whole-body leucine kinetics in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2012, Bratislava, Slovakia. 476 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16613,4572 +16760,4572 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between the natural 15N enrichment of plasma and feed conversion efficiency in fattening young bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Casasús</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Florence, Italy. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 34, pp.845, 75èmes Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replacing hexane by 2-methyloxolane for defatting soybean meals fed to dairy cows does not affect nitrogen utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Menoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Leday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Ecole Doctorale SVSAE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Aubière, France. Zenodo, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.13961100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of urine samples for nitrogen analysis by the Dumas methode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Salis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Sètes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Book of Abstracts, 29, pp.336, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of plasma proteins to the phenotypic signature of feed efficiency in Charolais bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Sauerwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scientific Committee. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of Abstracts of the 74thAnnual Meeting of the European Federation of Animal Science, 29, pp.490, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood metabolite, hormone and δ13C turnover kinetic during compensatory growth of crossbred heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Silacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Siegenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’une méthode de collecte de la sueur pour une meilleure estimation des flux d’azote chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.66, Résumés des crédits incitatifs - JAS 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared spectra from faeces as a proxy of enteric methane emissions and intake in beef cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+                <w:t xml:space="preserve">Proxies peu invasifs de la variabilité individuelle de l'efficience alimentaire ou de la mobilisation des réserves corporelles chez la vache laitière : isotopie et protéomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796741v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proxies peu invasifs de la variabilité individuelle de l'efficience alimentaire ou de la mobilisation des réserves corporelles chez la vache laitière : isotopie et protéomique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Near-infrared spectra from faeces as a proxy of enteric methane emissions and intake in beef cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Pourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vanlierde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRAE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695895v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotyping of enteric methane emissions and intake from near-infrared spectra of beef cattle faeces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Pourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vanlierde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk natural isotopic composition, feed efficiency, and body mobilization in early lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Loncke</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">.Predictions of N use efficiency from natural 15N abundance in periparturient dairy cows are impaired by the protein mobilization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
+                <w:t xml:space="preserve">Can we identify low CH4 emitter dairy cattle by their milk carbon isotopic signatures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Correa-Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantelauze Celine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulard Pourazad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA Annual Meeting (2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtual Annual Meeting, France. 104, 2021</w:t>
+              <w:t xml:space="preserve">European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, DAVOS, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971349v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we identify low CH4 emitter dairy cattle by their milk carbon isotopic signatures?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">.Predictions of N use efficiency from natural 15N abundance in periparturient dairy cows are impaired by the protein mobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Correa-Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, DAVOS, Switzerland</w:t>
+              <w:t xml:space="preserve">ADSA Annual Meeting (2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual Annual Meeting, France. 104, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430191v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma biomarkers of feed efficiency differ across two contrasting diets in growing beef cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Guarnido Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Wageningen, Netherlands. Wageningen Academic Publishers, pp.383, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural 15N abundances in plasma and urea-N concentration in milk as biomarkers of urinary N excretion in dairy cows: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayyed Mahmoud Nasrollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J. Dewhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, BELO HORIZONTE, Brazil. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen metabolism in rumen bacteria can be characterised by their N isotopic signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Martinez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Mcsweeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, BELO HORIZONTE, Brazil. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faecal-NIRS for predicting digestibility and intake in cattle: efficacy of two calibration strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herremans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Froidmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. EAAP Publication, 25, 2019, EAAP Publication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics reveals changes in urea cycle associated to residual feed intake in growing heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Ezequiel Jorge Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, BELO HORIZONTE, Brazil. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma natural 15N abundance may predict both feed conversion efficiency and residual feed intake in beef cattle across different dietary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Guarnido Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayyed Mahmoud Nasrollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fossaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, BELO HORIZONTE, Brazil. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A candidate proteomic signature from the plasma of Charolais bulls to phenotype feed efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to handle trade-offs between animal performances and sensory and nutritional beef qualities?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Faecal natural 15N abundance may sign the between-animal variation in diet digestibility of beef cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Genestoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Clemont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, Advances in Animal Biosciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737179v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal natural 15N abundance may sign the between-animal variation in diet digestibility of beef cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Grand</w:t>
+                <w:t xml:space="preserve">The nitrogen use efficiency in growing lambs is negatively impacted by both the dietary protein content and the age of animals: towards a phase-feeding approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jeanleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Quereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, Advances in Animal Biosciences</w:t>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874033v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nitrogen use efficiency in growing lambs is negatively impacted by both the dietary protein content and the age of animals: towards a phase-feeding approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Quereuil</w:t>
+                <w:t xml:space="preserve">How to handle trade-offs between animal performances and sensory and nutritional beef qualities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clemont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736936v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of urinary nitrogen excretion: a way to assess diet protein value at individual level?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Mendowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of rumen-protected methionine supplementation on feed efficiency and performance of postweaning growing Charolais bulls fed a high-forage diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahlou Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Titgemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen isotopic signatures in mixed rumen cellulolytic bacteria differ depending on the nitrogen source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Martinez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris S. Mcsweeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can metabolomics help to predict amino acid fluxes across animal tissues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. , 2016, 67th. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between ruminal and cecal microbial signatures and feed efficiency in growing cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jade Meale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Joint Symposium Inra Rowett</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of compound-specific N isotopes analysis in key amino acids to predict feed efficiency in growing lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illa Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland. 2 p., 2016, 5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation de la prévision des apports en acides aminés digestibles dans l’intestin pour les vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Panzuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, pp.75-78, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abondance naturelle du 15N comme biomarqueur d’efficience d’utilisation de l’azote chez le ruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating protein requirements and responses of metabolizable protein efficiency in dairy cows and goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting of ADSA/ASAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Orlando, United States. , 2015, Joint Annual Meeting of ADSA/ASAS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des rejets d’azote vers l'environnement chez le jeune bovin en engraissement par une approche isotopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunlong Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, Viandes et Produits Carnés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une nutrition azotée de précision : Le fractionnement isotopique de l’azote entre l’animal et son régime comme marqueur d’efficience d’utilisation de l’azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2014, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité alimentaire et qualités des viandes bovines : une première étape vers une approche zootechnique intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of dietary carbohydrate composition on net portal appearance of nutrients and AA liver uptake in dairy cows fed low protein diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Miguel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Illovies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Messad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sacramento, United States. , EAAP Publication, 2013, EAAP Publication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of dietary N into milk N may be enhanced by the energy source in isoenergetic diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Aberystwyth, Wales, United Kingdom. Cambridge University Press, Advances in Animal Biosciences, 2 (2), 2012, Advances in Animal Biosciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21188,988 +21335,988 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional Requirements and Management of Growing and Finishing Beef Cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Vázquez-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Reilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Livestock Medicine for Large Animal and Poultry Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-8, 2025, 978-3-031-52133-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-52133-1_68-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient digestibility and balance studies. In : Methods in cattle physiology and behaviour research-recommendations from the Smartcow consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadjad Danesh Mesgaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Kuhla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrient digestibility and balance studies. In: Methods in cattle physiology and behavior research – Recommendations from the Smartcow consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUBLISSO, pp.100830, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5680/mcpb007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse de la croissance aux variations d’apports alimentaires en phase d’élevage ou en finition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépenses, efficacité métabolique et besoins en protéines et en acides aminés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growing and finishing cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 640 p., 2018, 978--90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein and amino acid expenditure, efficiency and requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth response to dietary changes in growing-finishing animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 640 p., 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovins en croissance et à l’engrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22179,91 +22326,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abondance naturelle en 15N comme biomarqueur de l’efficience d’utilisation de l’azote : bilan et perspectives chez le ruminant après dix ans de recherche à INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22273,931 +22420,931 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new equations from proxies to predict animal feed efficiency and its determinants in cattle. Delivrable 6.2, Eu-SmartCow project, 19 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Dehareng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vanlierde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CRA-W. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartCow M51 - Periodic report - Evaluating proxies to quantify feed efficiency and its determinants in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Dehareng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publication of standard guidelines for using the most promising proxies of feed efficiency and its determinants in beef and dairy cattle. Delivrable 6.3, Eu-SmartCow project, 3 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Dehareng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vanlierde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CRA-W. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of existing equations from proxies to predict animal feed efficiency and its determinants across diets and individuals for dairy and beef cattle. Delivrable 6.1, Eu-SmartCow project, 26 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Dehareng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vanlierde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CRA-W. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartCow M38 - Periodic report - Evaluating proxies to quantify feed efficiency and its determinants in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Dehareng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartCow M18 - Periodic report - Evaluating proxies to quantify feed efficiency and its determinants in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Dehareng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFI-PLUS: Marqueurs et déterminants biologiques de l’efficience alimentaire chez le bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarqueurs de l’efficience alimentaire des ruminants et méthodes de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BeefAlim 2020 - Améliorer l’efficience alimentaire et réduire l’impact environnemental des bovins allaitants (Rapport 18 mois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23207,91 +23354,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation de précision chez le ruminant en croissance : vers une prise en compte des variations individuelles et temporelles de l'efficience alimentaire dans un contexte de diminution des intrants en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Clermont Auvergne, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04181832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23301,105 +23448,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">l'efficience alimentaire chez le bovin en engraissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId595"/>
+      <w:footerReference w:type="default" r:id="rId600"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23467,51 +23614,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB1BAB57"/>
+    <w:nsid w:val="72F171E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23698,51 +23845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gonzalo-cantalapiedra-hijar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9486-8238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235483532" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8797-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408327v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-26843" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05580326v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bellagi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101819" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimael Ortiz-Chura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tournayre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2024.11.027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882175v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101423" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169423v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Domergue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amann Eugenio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105162" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellagi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nozi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101677" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Menoury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25860" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408339v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyong Xu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyong Zhao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hanigan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-025-01300-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544483v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nedelkov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crosson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcgee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59253-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Insausti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albechaalany" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2024.109536" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer Aboshady" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101354" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445009v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fossaert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griffon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7330" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Polakof" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Georgieva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Alexandre Kombolo Ngah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Stoyanchev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolazo De Barmon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Penchev" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174171v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Morgavi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100830" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186616v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manzocchi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mendowski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22902" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283413v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ragionieri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravanetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283421v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brouard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7816" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206731v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Denman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291243" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249771v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Salis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art04" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485359v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20788" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878974v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277458" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03961710v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khanaki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dewhurst" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Leury" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2022.911673" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Miller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.130" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658611v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correa-Luna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chantelauze" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Nasrollahi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21498" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694382v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100558" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786824v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rochette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100583" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433908v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Carriquiry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mendoza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Astessiano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01564-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355774v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Meale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rugoho" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jonker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100337" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03678-x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430116v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido Lopez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelauze Celine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab235.341" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315912v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fossaert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100318" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430125v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab235.340" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423287v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khanaki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dewhurst" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Leury" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Edwards" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100400" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404595v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brouard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/75v5-g423" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266582v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krum Nedelkov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Slavov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17582/journal.aavs/2021/9.7.983.988" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03237655v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madrange Pauline" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimon Philippe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurance G&#233;raldine&#178;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850879v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyed Mahmoud Nasrollahi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schiphorst" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Robins" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234344" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617014v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa171" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627814v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Mendowski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17286" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006579v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00585-z" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186515v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4594" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528948v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Titgemeyer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520001154" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529585v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herremans" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Decruyenaere" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beckers" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Froidmont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111900226X" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530297v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bernard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeanleboeuf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002647" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627689v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15416" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429287v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Conanec" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8060197" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901832v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001137" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565565v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859620000118" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901455v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01910" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623726v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abo-Ismail" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Carstens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Guan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hegarty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001489" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778640v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Auffret" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Watson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22103-4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626894v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.09.005" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564568v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625075v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b03503" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777612v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dewhurst" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. J. Cabrita" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003391" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629893v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Rodriguez Lopez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feinberg" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-015-1187-3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417538v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.08.004" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVLQW6ZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594989v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Robins" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00967" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260291v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356580v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.5.3038" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133635v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514004449" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211050v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9518" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455840v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isserty-Thomas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7359" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455839v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abecia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arco" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7398" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210611v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Messad" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8019" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210485v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Molina-Alcaide" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002012" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455834v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soto" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y&#225;&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molina-Alcaide" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN11312" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455835v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ranilla" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4577" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455832v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Y&#225;&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Newbold" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3260" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455830v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1142" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455831v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascual" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morales-Garc&#237;a" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1263" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123109v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dobarganes Garc&#237;a" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P&#233;rez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Salas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Merino" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)72737-5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290560v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumerchat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Deroche" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291460v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753019v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743727v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192472v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crosson" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205188v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193699v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174207v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04394377v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193661v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salis" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196752v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sauerwein" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208765v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796680v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.103" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796626v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.102" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794502v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.025" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412988v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Correa-Luna" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bayat" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Crompton" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395905v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Pascal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085019v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085148v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Pourrat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devant" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932399v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dechaux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085049v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Dewhurst" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03064718v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934351v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934390v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Oberson" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737588v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Largeau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963464v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734357v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529587v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carstens" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guan" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740001v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Daniel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743506v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356577v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744137v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rudel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602327v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742402v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R.J. Cabrita" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Fonseca" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742437v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Panzuti" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793596v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743574v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196482v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742885v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741677v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740161v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738682v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738846v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792691v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buonocore" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794114v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800895v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738715v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793534v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173662v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590220v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745168v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210366v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745591v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Durand" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820100v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villalba" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casas&#250;s" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746761v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Leday" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13961100" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249538v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Torrent" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Morvan" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196518v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cassar-Malek" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imbert" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delavaud" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sauerwein" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bruckmaier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196606v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerch" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silacci" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siegenthaler" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745901v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796741v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vanlierde" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.115" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695895v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740967v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418730v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971349v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larsen" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430191v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulard Pourazad" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085135v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306171v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306168v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Martinez Fernandez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcsweeney" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383603v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herremans" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Froidmont" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306169v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306170v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734335v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737179v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874033v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grand" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736936v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jeanleboeuf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cheng" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quereuil" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735929v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734308v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Titgemeyer" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735137v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris S. Mcsweeney" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901451v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739540v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594943v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455954v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743180v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356566v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173406v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Huo" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173405v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3785" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741854v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197006v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Illovies" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455869v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815927v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta V&#225;zquez-G&#243;mez" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Reilling" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52133-1_68-1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181799v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjad Danesh Mesgaran" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Kuhla" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb007" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786658v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786438v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928102v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928203v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928101v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785682v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572807v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819417v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dehareng" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819303v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819437v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819398v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819278v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819291v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786695v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794736v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794735v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Griffon" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04181832v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043865v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gonzalo-cantalapiedra-hijar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9486-8238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235483532" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8797-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407120v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05593871v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyou Ran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyong Zhao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110438" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05580326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bellagi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101819" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-26843" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimael Ortiz-Chura" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tournayre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2024.11.027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169423v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Domergue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amann Eugenio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105162" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellagi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nozi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101677" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101423" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Menoury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25860" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyong Xu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hanigan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-025-01300-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544483v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nedelkov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crosson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcgee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59253-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Insausti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albechaalany" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2024.109536" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734805v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer Aboshady" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101354" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fossaert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griffon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7330" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174171v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Morgavi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100830" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manzocchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mendowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22902" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Polakof" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Georgieva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Alexandre Kombolo Ngah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Stoyanchev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolazo De Barmon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Penchev" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283413v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ragionieri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravanetti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283421v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brouard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7816" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206731v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Denman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291243" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249771v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Salis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art04" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485359v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20788" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878974v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277458" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03961710v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khanaki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dewhurst" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Leury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2022.911673" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658611v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correa-Luna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chantelauze" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Nasrollahi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21498" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684930v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Miller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.130" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694382v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100558" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rochette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100583" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433908v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Carriquiry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mendoza" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Astessiano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01564-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430116v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido Lopez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelauze Celine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab235.341" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508382v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03678-x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355774v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Meale" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rugoho" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jonker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100337" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fossaert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100318" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430125v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab235.340" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423287v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khanaki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dewhurst" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Leury" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Edwards" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100400" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404595v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brouard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/75v5-g423" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03237655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madrange Pauline" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimon Philippe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurance G&#233;raldine&#178;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266582v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krum Nedelkov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Slavov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17582/journal.aavs/2021/9.7.983.988" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850879v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyed Mahmoud Nasrollahi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schiphorst" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Robins" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234344" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617014v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa171" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006579v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00585-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186515v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4594" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627814v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Mendowski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17286" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529585v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herremans" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Decruyenaere" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beckers" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Froidmont" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111900226X" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528948v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Titgemeyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520001154" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530297v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bernard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeanleboeuf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002647" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627689v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15416" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429287v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Conanec" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8060197" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901832v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001137" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565565v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859620000118" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901455v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01910" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623726v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abo-Ismail" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Carstens" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Guan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hegarty" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001489" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778640v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Auffret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Watson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22103-4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626894v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.09.005" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564568v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625075v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b03503" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777612v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dewhurst" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. J. Cabrita" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003391" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629893v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Rodriguez Lopez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feinberg" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-015-1187-3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417538v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.08.004" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVLQW6ZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594989v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Robins" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00967" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260291v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133635v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514004449" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356580v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.5.3038" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211050v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9518" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455840v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isserty-Thomas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7359" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455839v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abecia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arco" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7398" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210611v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Messad" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8019" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210485v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Molina-Alcaide" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002012" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455834v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y&#225;&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molina-Alcaide" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN11312" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455835v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carro" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ranilla" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4577" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455832v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Y&#225;&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Newbold" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3260" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455830v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1142" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455831v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascual" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morales-Garc&#237;a" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1263" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123109v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dobarganes Garc&#237;a" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P&#233;rez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Salas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Merino" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)72737-5" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290560v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumerchat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Deroche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291460v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753019v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743727v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192472v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crosson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205188v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174207v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04394377v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193661v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193699v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208765v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196752v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sauerwein" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796680v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.103" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796626v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.102" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794502v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.025" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412988v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Correa-Luna" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bayat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Crompton" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395905v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Pascal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932399v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dechaux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085019v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085148v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Pourrat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devant" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085049v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Dewhurst" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03064718v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934351v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934390v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Oberson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963464v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737588v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Largeau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734357v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529587v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carstens" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740001v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Daniel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743506v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356577v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744137v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rudel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602327v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742437v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Panzuti" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742402v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R.J. Cabrita" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Fonseca" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793596v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196482v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742885v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743574v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741677v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740161v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738682v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738846v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792691v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buonocore" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794114v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800895v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738715v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793534v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173662v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590220v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210366v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745168v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745591v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Durand" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820100v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villalba" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casas&#250;s" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746761v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Leday" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13961100" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249538v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Torrent" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Morvan" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196518v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cassar-Malek" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imbert" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delavaud" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sauerwein" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bruckmaier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196606v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerch" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silacci" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siegenthaler" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745901v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695895v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796741v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vanlierde" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.115" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740967v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418730v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430191v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulard Pourazad" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971349v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larsen" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085135v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306171v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306168v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Martinez Fernandez" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcsweeney" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383603v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herremans" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Froidmont" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306169v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306170v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734335v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874033v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grand" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736936v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jeanleboeuf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cheng" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quereuil" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737179v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735929v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734308v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Titgemeyer" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735137v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris S. Mcsweeney" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901451v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739540v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594943v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455954v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743180v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356566v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173406v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Huo" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173405v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3785" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741854v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197006v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Illovies" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455869v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815927v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta V&#225;zquez-G&#243;mez" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Reilling" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52133-1_68-1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181799v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjad Danesh Mesgaran" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Kuhla" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb007" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786658v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786438v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928102v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928203v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928101v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785682v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572807v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819417v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dehareng" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819303v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819437v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819398v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819278v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819291v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786695v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794736v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794735v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Griffon" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04181832v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043865v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>