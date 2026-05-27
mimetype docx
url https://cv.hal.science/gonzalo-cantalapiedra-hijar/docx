--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -208,51 +208,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -363,9777 +363,10041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated crop-livestock systems: Closing nitrogen cycles to improve nitrogen utilization efficiency in sustainable ruminant production</w:t>
+                <w:t xml:space="preserve">Phenotypic and genetic parameters of feed efficiency in Charolais bulls - Part 2. Correlations with early-fattening plasma biomarkers in field conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangyou Ran</w:t>
+                <w:t xml:space="preserve">Hadeer Aboshady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 406, pp.110438. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.101846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2026.110438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05593871v1</w:t>
+                <w:t xml:space="preserve">hal-05609813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma biomarkers of urinary nitrogen excretion in beef cattle: repeatability and potential to detect differences across diets and between-individuals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic and genetic parameters of feed efficiency in Charolais bulls – Part 1. Correlations across test station and field conditions under contrasting fattening diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadeer Aboshady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fossaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.101819. </w:t>
+              <w:t xml:space="preserve">, 2026, pp.101845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05580326v1</w:t>
+                <w:t xml:space="preserve">hal-05609812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of 3-nitrooxypropanol in early lactation dairy cows fed a high forage total mixed ration: Effect on enteric methane emissions, performance, and milk carbon isotopic signature</w:t>
+                <w:t xml:space="preserve">Integrated crop-livestock systems: Closing nitrogen cycles to improve nitrogen utilization efficiency in sustainable ruminant production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Saro</w:t>
+                <w:t xml:space="preserve">Guangyou Ran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Guangyong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bouchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+                <w:t xml:space="preserve">Jun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2025-26843⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 406, pp.110438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2026.110438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408327v1</w:t>
+                <w:t xml:space="preserve">hal-05593871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen microbiota associated with feed efficiency in beef cattle are highly influenced by diet composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma biomarkers of urinary nitrogen excretion in beef cattle: repeatability and potential to detect differences across diets and between-individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Bellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aninu.2024.11.027⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.101819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153253v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research note: Compound-specific isotopic analysis in 34S-labelled chicken tissues using high resolution gas chromatography/mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of 3-nitrooxypropanol in early lactation dairy cows fed a high forage total mixed ration: Effect on enteric methane emissions, performance, and milk carbon isotopic signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lalande</w:t>
+                <w:t xml:space="preserve">G. Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Domergue</w:t>
+                <w:t xml:space="preserve">M. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Mercier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2025.105162⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 109 (1), pp.360-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2025-26843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169423v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shortening the measurement period decreases precision in the determination of digestibility and nitrogen balance-related traits in growing bulls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research note: Compound-specific isotopic analysis in 34S-labelled chicken tissues using high resolution gas chromatography/mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bellagi</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Amann Eugenio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (12), pp.101677. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104 (7), pp.105162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2025.105162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408313v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion paper: Applying agroecological principles allows assessing the multidimensionality of input-use efficiency in ruminant production systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shortening the measurement period decreases precision in the determination of digestibility and nitrogen balance-related traits in growing bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Veysset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+                <w:t xml:space="preserve">R. Bellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Monteils</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nozière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.101423. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101423⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 19 (12), pp.101677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882175v1</w:t>
+                <w:t xml:space="preserve">hal-05408313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacing hexane with 2-methyloxolane for defatting soybean meal fed to dairy cows: Effects on dairy performance and nitrogen partitioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Menoury</w:t>
+                <w:t xml:space="preserve">Opinion paper: Applying agroecological principles allows assessing the multidimensionality of input-use efficiency in ruminant production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">Patrick Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ginane</w:t>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 108 (6), pp.5904-5928. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.101423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-25860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109811v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branched-chain amino acids in muscle growth: mechanisms, physiological functions, and applications</w:t>
+                <w:t xml:space="preserve">Rumen microbiota associated with feed efficiency in beef cattle are highly influenced by diet composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuyong Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guangyong Zhao</w:t>
+                <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Hanigan</w:t>
+                <w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40104-025-01300-y⟩</w:t>
+              <w:t xml:space="preserve">Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, pp.378-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aninu.2024.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408339v1</w:t>
+                <w:t xml:space="preserve">hal-05153253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some plasma biomarkers of residual feed intake in beef cattle remain consistent regardless of intake level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Replacing hexane with 2-methyloxolane for defatting soybean meal fed to dairy cows: Effects on dairy performance and nitrogen partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Menoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-59253-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (6), pp.5904-5928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-25860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544483v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of residual feed intake on meat quality in fattening Charolais bulls fed two contrasting diets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Branched-chain amino acids in muscle growth: mechanisms, physiological functions, and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Insausti</w:t>
+                <w:t xml:space="preserve">Shuyong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangyong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Papillon</w:t>
+                <w:t xml:space="preserve">Mark Hanigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Albechaalany</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Mengmeng Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.109536. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2024.109536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40104-025-01300-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577049v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a model for early prediction of residual feed intake in beef cattle using plasma biomarkers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some plasma biomarkers of residual feed intake in beef cattle remain consistent regardless of intake level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadeer Aboshady</w:t>
+                <w:t xml:space="preserve">K. Nedelkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t>
+                <w:t xml:space="preserve">P. Crosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Taussat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">M. Mcgee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (11), pp.101354. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.8540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-59253-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734805v1</w:t>
+                <w:t xml:space="preserve">hal-04544483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramètres génétiques de l’efficience alimentaire et faisabilité d’une sélection en population bovine allaitante</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of residual feed intake on meat quality in fattening Charolais bulls fed two contrasting diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Fossaert</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Insausti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Albechaalany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7330⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.109536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2024.109536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445009v1</w:t>
+                <w:t xml:space="preserve">hal-04577049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D.P. Morgavi</w:t>
+                <w:t xml:space="preserve">Development and validation of a model for early prediction of residual feed intake in beef cattle using plasma biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadeer Aboshady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 17, pp.100830. </w:t>
+              <w:t xml:space="preserve">, 2024, 18 (11), pp.101354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04174171v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrusion of lupines with or without addition of reducing sugars: Effects on the formation of Maillard reaction compounds, partition of nitrogen and Nε-carboxymethyl-lysine, and performance of dairy cows</w:t>
+                <w:t xml:space="preserve">Review: Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Manzocchi</w:t>
+                <w:t xml:space="preserve">D.P. Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ferlay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2022-22902⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.100830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186616v1</w:t>
+                <w:t xml:space="preserve">hal-04174171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of signaling pathways in tissue protein metabolism in efficient and non-efficient beef cattle: acute response to an identical single meal size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guarnido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (11), pp.101017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produits animaux de bonne qualité et nouvelles technologies en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Georgieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todor Stoyanchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Georgieva</w:t>
+                <w:t xml:space="preserve">A. Nicolazo De Barmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Penchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, VPC-2023-39-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between residual feed intake and digestive traits of fattening bulls fed grass silage- or maize silage-based diets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extrusion of lupines with or without addition of reducing sugars: Effects on the formation of Maillard reaction compounds, partition of nitrogen and Nε-carboxymethyl-lysine, and performance of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Manzocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mendowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Coppa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">G. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Ravanetti</w:t>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (11), pp.7675-7697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2022-22902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283413v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes digestifs et métaboliques associés aux différences inter-individuelles de l’efficience alimentaire chez le bovin allaitant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paramètres génétiques de l’efficience alimentaire et faisabilité d’une sélection en population bovine allaitante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fossaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 36 (3), pp.7299. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7299⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 36 (3), pp.7330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04237667v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les déterminants physiologiques et génétiques de l’efficience alimentaire des bovins allaitants : le programme BEEFALIM 2020</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Brouard</w:t>
+                <w:t xml:space="preserve">Relationship between residual feed intake and digestive traits of fattening bulls fed grass silage- or maize silage-based diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ragionieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ravanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7816⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (12), pp.101013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.101013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283421v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extent of nitrogen isotopic fractionation in rumen bacteria is associated with changes in rumen nitrogen metabolism</w:t>
+                <w:t xml:space="preserve">Mécanismes digestifs et métaboliques associés aux différences inter-individuelles de l’efficience alimentaire chez le bovin allaitant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0291243⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (3), pp.7299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04206731v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des échantillons d'urine pour l'analyse d'azote par la méthode Dumas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+                <w:t xml:space="preserve">The extent of nitrogen isotopic fractionation in rumen bacteria is associated with changes in rumen nitrogen metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Martinez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Forano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Denman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art04⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (9), pp.e0291243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0291243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249771v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spot urine collection: A valid alternative to total urine collection for metabolomic studies in dairy cattle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Adaptation des échantillons d'urine pour l'analyse d'azote par la méthode Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2021-20788⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485359v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolomics confirms the association between plasma branched chain amino acids and residual feed intake in beef heifers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Centeno</w:t>
+                <w:t xml:space="preserve">Caractériser les déterminants physiologiques et génétiques de l’efficience alimentaire des bovins allaitants : le programme BEEFALIM 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277458⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (3), pp.7816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878974v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Nitrogen Isotopic Discrimination and the Proportion of Dietary Nitrogen Excreted in Urine by Sheep Offered Different Levels of Dietary Non-Protein Nitrogen</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Untargeted metabolomics confirms the association between plasma branched chain amino acids and residual feed intake in beef heifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fanim.2022.911673⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0277458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961710v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen isotopic discrimination as a biomarker of between-cow variation in the efficiency of nitrogen utilization for milk production: A meta-analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship Between Nitrogen Isotopic Discrimination and the Proportion of Dietary Nitrogen Excreted in Urine by Sheep Offered Different Levels of Dietary Non-Protein Nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dewhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Leury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2021-21498⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.911673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fanim.2022.911673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658611v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying cattle with superior growth feed efficiency through their natural 15N abundance and plasma urea concentration: A meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spot urine collection: A valid alternative to total urine collection for metabolomic studies in dairy cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gemma Miller</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Traïkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.130⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (1), pp.301-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2021-20788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684930v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein metabolism, body composition and oxygen consumption in young bulls divergent in residual feed intake offered two contrasting forage-based diets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Identifying cattle with superior growth feed efficiency through their natural 15N abundance and plasma urea concentration: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agathe Bes</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100558⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694382v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual methane emissions (and other gas flows) are repeatable and their relationships with feed efficiency are similar across two contrasting diets in growing bulls</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Nitrogen isotopic discrimination as a biomarker of between-cow variation in the efficiency of nitrogen utilization for milk production: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Correa-Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Guarnido-Lopez</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Nasrollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100583⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (6), pp.5004-5023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2021-21498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786824v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma concentrations of branched-chain amino acids differ with Holstein genetic strain in pasture-based dairy systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Protein metabolism, body composition and oxygen consumption in young bulls divergent in residual feed intake offered two contrasting forage-based diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Guarnido-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-01564-0⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (7), pp.100558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433908v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient RFI Bulls Presented Lower Fractional Synthesis Rates of Plasma Proteins When Fed Corn but Not Grass Based Diets</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Individual methane emissions (and other gas flows) are repeatable and their relationships with feed efficiency are similar across two contrasting diets in growing bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guarnido-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skab235.341⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (8), pp.100583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430116v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common and diet-specific metabolic pathways underlying residual feed intake in fattening Charolais yearling bulls</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient RFI Bulls Presented Lower Fractional Synthesis Rates of Plasma Proteins When Fed Corn but Not Grass Based Diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Guarnido Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantelauze Celine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-03678-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (Supplement_3), pp.188-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skab235.341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508382v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Markers and proxies to monitor ruminal function and feed efficiency in young ruminants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Jonker</w:t>
+                <w:t xml:space="preserve">Common and diet-specific metabolic pathways underlying residual feed intake in fattening Charolais yearling bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100337⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-03678-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03355774v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma proteins δ15N vs plasma urea as candidate biomarkers of between-animal variations of feed efficiency in beef cattle: Phenotypic and genetic evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Renand</w:t>
+                <w:t xml:space="preserve">Review: Markers and proxies to monitor ruminal function and feed efficiency in young ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Meale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rugoho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jonker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 15 (8), pp.100318. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100318⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 15 (10), pp.100337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03315912v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen Use Efficiency Is Proportionally More Improved When Young Bulls Are Ranked on Residual Body Gain Rather Than on Residual Feed Intake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Guarnido Lopez</w:t>
+                <w:t xml:space="preserve">Plasma proteins δ15N vs plasma urea as candidate biomarkers of between-animal variations of feed efficiency in beef cattle: Phenotypic and genetic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guarnido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fossaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skab235.340⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (8), pp.100318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430125v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of sheep genetic merit and feed allowance on nitrogen partitioning and isotopic discrimination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma concentrations of branched-chain amino acids differ with Holstein genetic strain in pasture-based dairy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Carriquiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Khanaki</w:t>
+                <w:t xml:space="preserve">Alejandro Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J. Dewhurst</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana Laura Astessiano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100400⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-01564-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423287v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFI-J – Phénotypage de l’efficience alimentaire de jeunes bovins Charolais, engraissés avec des rations contrastées à base d’amidon ou de cellulose</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Taussat</w:t>
+                <w:t xml:space="preserve">Nitrogen Use Efficiency Is Proportionally More Improved When Young Bulls Are Ranked on Residual Body Gain Rather Than on Residual Feed Intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Guarnido Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Brouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/75v5-g423⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (Supplement_3), pp.187-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skab235.340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404595v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l’UMT SeSAM. L’UMT SeSAM étudie les services rendus par les Systèmes allaitants multiperformants.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of sheep genetic merit and feed allowance on nitrogen partitioning and isotopic discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Dewhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Leury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madrange Pauline</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Legrand</w:t>
+                <w:t xml:space="preserve">G.R. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (12), pp.100400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03237655v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminal Degradability and Intestinal Digestibility of Dm and Cp in High-Protein Fraction from Sunflower Meal - A Cheap Source of Dietary Protein for Ruminants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Todor Slavov</w:t>
+                <w:t xml:space="preserve">EFFI-J – Phénotypage de l’efficience alimentaire de jeunes bovins Charolais, engraissés avec des rations contrastées à base d’amidon ou de cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fossaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Animal and Veterinary Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17582/journal.aavs/2021/9.7.983.988⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.110-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/75v5-g423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266582v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of N isotopic discrimination and its relationship with feed efficiency in fattening yearling bulls is diet-dependent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation de l’UMT SeSAM. L’UMT SeSAM étudie les services rendus par les Systèmes allaitants multiperformants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madrange Pauline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimon Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleurance Géraldine²</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayyed Mahmoud Nasrollahi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Richard Robins</w:t>
+                <w:t xml:space="preserve">Isabelle Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02850879v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short communication: Natural 15N abundance in specific amino acids indicates associations between transamination rates and residual feed intake in beef cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ruminal Degradability and Intestinal Digestibility of Dm and Cp in High-Protein Fraction from Sunflower Meal - A Cheap Source of Dietary Protein for Ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krum Nedelkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todor Slavov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skaa171⟩</w:t>
+              <w:t xml:space="preserve">Advances in Animal and Veterinary Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17582/journal.aavs/2021/9.7.983.988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617014v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene networks for three feed efficiency criteria reveal shared and specific biological processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 52 (1), pp.67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12711-020-00585-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficience Alimentaire : comment mieux la comprendre et en faire un élément de durabilité de l’élevage</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of pretreatment with reducing sugars or an enzymatic cocktail before extrusion of fava bean on nitrogen metabolism and performance of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Mendowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.4.4594⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (1), pp.396-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2019-17286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03186515v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pretreatment with reducing sugars or an enzymatic cocktail before extrusion of fava bean on nitrogen metabolism and performance of dairy cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficience Alimentaire : comment mieux la comprendre et en faire un élément de durabilité de l’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2019-17286⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (4), pp.235-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.4.4594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02627814v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hydrolysable tannin-treated grass silage on milk yield and composition, nitrogen partitioning and nitrogen isotopic discrimination in lactating dairy cows</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The origin of N isotopic discrimination and its relationship with feed efficiency in fattening yearling bulls is diet-dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayyed Mahmoud Nasrollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jade Meale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Schiphorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Robins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175173111900226X⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0234344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0234344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529585v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02850879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methionine balanced diets improve cattle performance in fattening young bulls fed high-forage diets through changes in nitrogen metabolism</w:t>
+                <w:t xml:space="preserve">Short communication: Natural 15N abundance in specific amino acids indicates associations between transamination rates and residual feed intake in beef cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Guarnido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Schiphorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Robins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114520001154⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (6), pp.5647-5653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skaa171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528948v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen partitioning and isotopic discrimination are affected by age and dietary protein content in growing lambs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of hydrolysable tannin-treated grass silage on milk yield and composition, nitrogen partitioning and nitrogen isotopic discrimination in lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Herremans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Decruyenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Froidmont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 14 (5), pp.942-951. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731119002647⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 14 (4), pp.771-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173111900226X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530297v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of replacing soybean meal with raw or extruded blends containing faba bean or lupin seeds on nitrogen metabolism and performance of dairy cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methionine balanced diets improve cattle performance in fattening young bulls fed high-forage diets through changes in nitrogen metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Titgemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-15416⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (3), pp.273-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114520001154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627689v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Approach Studying Interactions Regarding Trade-Off between Beef Performances and Meat Qualities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen partitioning and isotopic discrimination are affected by age and dietary protein content in growing lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Conanec</w:t>
+                <w:t xml:space="preserve">Y. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Picard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Chavent</w:t>
+                <w:t xml:space="preserve">A. Jeanleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods8060197⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (5), pp.942-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731119002647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429287v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestibility contributes to between-animal variation in feed efficiency in beef cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Effects of replacing soybean meal with raw or extruded blends containing faba bean or lupin seeds on nitrogen metabolism and performance of dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Mendowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731119001137⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (6), pp.5130-5147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-15416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901832v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The isotopic nitrogen turnover rate as a proxy to evaluate in the long-term the protein turnover in growing ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Approach Studying Interactions Regarding Trade-Off between Beef Performances and Meat Qualities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
+                <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0021859620000118⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (6), pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods8060197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565565v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to exploration of biological markers of feed efficiency in young bulls</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+                <w:t xml:space="preserve">Digestibility contributes to between-animal variation in feed efficiency in beef cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01910⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (12), pp.2821-2829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731119001137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901455v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Biological determinants of between-animal variation in feed efficiency of growing beef cattle</w:t>
+                <w:t xml:space="preserve">The isotopic nitrogen turnover rate as a proxy to evaluate in the long-term the protein turnover in growing ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Abo-Ismail</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Hegarty</w:t>
+                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731118001489⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157 (9-10), pp.701-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859620000118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02623726v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fat accretion measurements strengthen the relationship between feed conversion efficiency and Nitrogen isotopic discrimination while rumen microbial genes contribute little</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Correction to exploration of biological markers of feed efficiency in young bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jade Meale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-22103-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (17), pp.4580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778640v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’énergie de la ration à l’utilisation des nutriments chez les ruminants : quel rôle pour les tissus splanchniques ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review: Biological determinants of between-animal variation in feed efficiency of growing beef cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abo-Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. E. Carstens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.L. Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hegarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2016.09.005⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118001489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02626894v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle approche méthodologique pour piloter la conduite en élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fat accretion measurements strengthen the relationship between feed conversion efficiency and Nitrogen isotopic discrimination while rumen microbial genes contribute little</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jade Meale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc D. Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
+                <w:t xml:space="preserve">Mick Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-22103-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564568v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of biological markers of feed efficiency in young bulls</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’énergie de la ration à l’utilisation des nutriments chez les ruminants : quel rôle pour les tissus splanchniques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.7b03503⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (1), pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2016.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625075v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen isotopic fractionation as a biomarker for nitrogen use efficiency in ruminants: a meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une nouvelle approche méthodologique pour piloter la conduite en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dewhurst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Cheng</w:t>
+                <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. R. J. Cabrita</w:t>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fonseca</w:t>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (3), pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777612v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the expanded measurement uncertainty in the determination of the net flux of nutrients and carbon atoms through the liver in ruminants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Thomas</w:t>
+                <w:t xml:space="preserve">Exploration of biological markers of feed efficiency in young bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jade Meale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accreditation and Quality Assurance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00769-015-1187-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (45), pp.9817-9827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.7b03503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629893v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative approach combining Animal Performances, nutritional value and sensory quality of meat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen isotopic fractionation as a biomarker for nitrogen use efficiency in ruminants: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Listrat</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dewhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. J. Cabrita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.08.004⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (9), pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117003391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01417538v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural15N abundance in key amino acids from lamb muscle: exploring a new horizon in diet authentication and assessment of feed efficiency in ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the expanded measurement uncertainty in the determination of the net flux of nutrients and carbon atoms through the liver in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Rodriguez Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Feinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard J. Robins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Illa Tea</w:t>
+                <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b00967⟩</w:t>
+              <w:t xml:space="preserve">Accreditation and Quality Assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (2), pp.131-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00769-015-1187-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594989v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between efficiency of nitrogen utilization and isotopic nitrogen fractionation in dairy cows: contribution of digestion v. metabolism?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An innovative approach combining Animal Performances, nutritional value and sensory quality of meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Doreau</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731115002025⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 122, pp.163 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260291v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-animal fractionation of nitrogen stable isotopes reflects the efficiency of nitrogen assimilation in ruminants</w:t>
+                <w:t xml:space="preserve">Natural15N abundance in key amino acids from lamb muscle: exploring a new horizon in diet authentication and assessment of feed efficiency in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Schiphorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J. Robins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illa Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114514004449⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (20), pp.4058-4067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b00967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133635v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation des besoins protéiques des ruminants et détermination des réponses des femelles laitières aux apports de protéines digestibles dans l’intestin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between efficiency of nitrogen utilization and isotopic nitrogen fractionation in dairy cows: contribution of digestion v. metabolism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Delaby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.5.3038⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (02), pp.221-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115002025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356580v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diets rich in starch improve the efficiency of amino acids use by the mammary gland in lactating Jersey cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actualisation des besoins protéiques des ruminants et détermination des réponses des femelles laitières aux apports de protéines digestibles dans l’intestin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2015-9518⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (5), pp.347-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.5.3038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211050v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the para-aminohippuric acid analysis method on the net hepatic flux of nutrients in lactating cows1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diet-animal fractionation of nitrogen stable isotopes reflects the efficiency of nitrogen assimilation in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sepchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2013-7359⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113 (7), pp.1158-1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114514004449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455840v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ethyl-3-nitrooxy propionate and 3-nitrooxypropanol on ruminal fermentation, microbial abundance, and methane emissions in sheep</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diets rich in starch improve the efficiency of amino acids use by the mammary gland in lactating Jersey cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 97 (6), pp.3790-3799. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2013-7398⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 98 (10), pp.6939-6953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2015-9518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455839v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diets rich in starch increase the posthepatic availability of amino acids in dairy cows fed diets at low and normal protein levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the para-aminohippuric acid analysis method on the net hepatic flux of nutrients in lactating cows1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodríguez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Farouk Messad</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Isserty-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2014-8019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (3), pp.1074-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2013-7359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210611v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary carbohydrate composition modifies the milk N efficiency in late lactation cows fed low crude protein diets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of ethyl-3-nitrooxy propionate and 3-nitrooxypropanol on ruminal fermentation, microbial abundance, and methane emissions in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martínez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Abecia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hamid Boudra</w:t>
+                <w:t xml:space="preserve">A.I. Martín-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731113002012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97 (6), pp.3790-3799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2013-7398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210485v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in ruminal microbiota due to rumen content processing and incubation in single-flow continuous-culture fermenters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diets rich in starch increase the posthepatic availability of amino acids in dairy cows fed diets at low and normal protein levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Molina-Alcaide</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Rodriguez Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Messad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Production Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/AN11312⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97 (8), pp.5151-5166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2014-8019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455834v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary excretion of purine derivatives, microbial protein synthesis, nitrogen use, and ruminal fermentation in sheep and goats fed diets of different quality1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary carbohydrate composition modifies the milk N efficiency in late lactation cows fed low crude protein diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Ranilla</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Molina-Alcaide</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E Molina-Alcaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2011-4577⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.275-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731113002012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455835v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the feed-to-buffer ratio on bacterial diversity and ruminal fermentation in single-flow continuous-culture fermenters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in ruminal microbiota due to rumen content processing and incubation in single-flow continuous-culture fermenters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Yáñez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Molina-Alcaide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2010-3260⟩</w:t>
+              <w:t xml:space="preserve">Animal Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (9), pp.813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/AN11312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455832v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of forage:concentrate ratio and forage type on apparent digestibility, ruminal fermentation, and microbial growth in goats1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urinary excretion of purine derivatives, microbial protein synthesis, nitrogen use, and ruminal fermentation in sheep and goats fed diets of different quality1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ranilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Molina-Alcaide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 87 (2), pp.622-631. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2008-1142⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 90 (11), pp.3963-3972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2011-4577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455830v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of concentrate replacement by feed blocks on ruminal fermentation and microbial growth in goats and single-flow continuous-culture fermenters1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">The effect of the feed-to-buffer ratio on bacterial diversity and ruminal fermentation in single-flow continuous-culture fermenters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R. Yáñez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Newbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Molina-Alcaide</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Martín-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2008-1263⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (3), pp.1374-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2010-3260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455831v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effects of forage:concentrate ratio and forage type on apparent digestibility, ruminal fermentation, and microbial growth in goats1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Yáñez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martín-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Molina-Alcaide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (2), pp.622-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-1142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of concentrate replacement by feed blocks on ruminal fermentation and microbial growth in goats and single-flow continuous-culture fermenters1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Molina-Alcaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morales-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martín-García</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (4), pp.1321-1333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-1263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bypassing the rumen in dairy ewes: the reticular groove reflex vs. calcium soap of olive fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Dobarganes García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pérez Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J A Merino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 88 (2), pp.741-747. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(05)72737-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10143,2809 +10407,2809 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarkers-assisted precision feeding in beef cattle: performance and metabolic impacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Can plasma parameters reflect protein and lipid growth dynamics in fattening Charolais bulls? Towards individualized nutritional recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Ezequiel Jorge Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut de la Recherche en Biologie des Animaux de Ferme (FBN), Sep 2025, Rostock Warnemünde, Germany. pp.33</w:t>
+              <w:t xml:space="preserve">, Institut de Recherche en Biologie des Animaux de Ferme (FBN), Sep 2025, Rostock Warnemünde, Germany. pp.193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290560v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can plasma parameters reflect protein and lipid growth dynamics in fattening Charolais bulls? Towards individualized nutritional recommendations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Biomarkers-assisted precision feeding in beef cattle: performance and metabolic impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Ezequiel Jorge Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadeer Aboshady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hieu Nguyen-Ba</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dumerchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Deroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut de Recherche en Biologie des Animaux de Ferme (FBN), Sep 2025, Rostock Warnemünde, Germany. pp.193</w:t>
+              <w:t xml:space="preserve">, Institut de la Recherche en Biologie des Animaux de Ferme (FBN), Sep 2025, Rostock Warnemünde, Germany. pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291460v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic correlation between residual feed intake and easily measurable plasma parameters in arlyfattening young bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadeer Aboshady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replacing hexane by 2-methyloxolane for defatting soybean meal does not impair fattening performance of beef cattle supplemented with methionine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Garcia-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Menoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Salis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Advances in Research in Ruminant Nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sommet de l'Elevage 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Cournon d'Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do biomarkers of residual feed intake in beef cattle remain consistent regardless of feeding level?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Granada, Spain. pp.100830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192472v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in digestive traits of young bulls fed contrasted diets and diverging in feed efficiency</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Milk isotope signatures suggest that protein mobilization during feed restriction is impacted by residual feed intake in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.563</w:t>
+              <w:t xml:space="preserve">11 th International Symposium on the Nutrition of Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Florianópolis (SC, Brésil), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205188v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The INRA mechanistic beef growth model captures feed efficiency ranking in Charolais bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lerch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Joint International Congress On Animal Science 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251495v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing enteric methane emissions improves energy metabolism in livestock: is the tenet right?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Estimation of total urinary nitrogen excretion in fattening beef cattle from urinary spot samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garcia-Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Bellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Granada, Spain. pp.100830</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174207v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk isotope signatures suggest that protein mobilization during feed restriction is impacted by residual feed intake in dairy cows</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do biomarkers of residual feed intake in beef cattle remain consistent regardless of feeding level?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krum Nedelkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Crosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mcgee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 th International Symposium on the Nutrition of Herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Florianópolis (SC, Brésil), Brazil</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394377v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of total urinary nitrogen excretion in fattening beef cattle from urinary spot samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. David</w:t>
+                <w:t xml:space="preserve">Differences in digestive traits of young bulls fed contrasted diets and diverging in feed efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ragionieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ravanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193661v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INRA mechanistic beef growth model captures feed efficiency ranking in Charolais bulls</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">74th Joint International Congress On Animal Science 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193699v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between feed efficiency and rumen microbiota in feedlot bulls fed contrasting diets</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution of plasma proteins to the phenotypic signature of feed efficiency in Charolais bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Sauerwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bruckmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.628</w:t>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208765v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of plasma proteins to the phenotypic signature of feed efficiency in Charolais bulls</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between feed efficiency and rumen microbiota in feedlot bulls fed contrasting diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abimael Ortiz-Chura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.490</w:t>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196752v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between-animal variability in feed efficiency of beef cattle is affected by feeding level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krum Nedelkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Crosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mcgee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma biomarkers of urinary N excretion in beef cattle: repeatability and relationships at the dietary and individual level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Bellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic amino acid catabolism and muscle protein degradation decrease in efficient young bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Guarnido Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of between-animal variation in N use efficiency in dairy cows from isotopic N signatures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L.A. Crompton</w:t>
+                <w:t xml:space="preserve">Investigating the effect of divergent residual feed intake phenotypes on the bovine rumen microbiota across contrasting diet in fattening bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Guarnido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Graviou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faure Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.620</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412988v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effect of divergent residual feed intake phenotypes on the bovine rumen microbiota across contrasting diet in fattening bulls</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Prediction of between-animal variation in N use efficiency in dairy cows from isotopic N signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Correa-Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Johansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Crompton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE ; Rowett Institute UK, Oct 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395905v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which progress on feed efficiency in fattening young bulls?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Genetic parameters of different feed efficiency traits of Charolais young bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fossaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants (3R 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Paris, France. pp.206-209</w:t>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Wageningen, Netherlands. pp.114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932399v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of different feed efficiency traits of Charolais young bulls</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Faecal-NIRS for predicting animal-to-animal variation in feed organic matter digestibility in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Pourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Devant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Wageningen, Netherlands. pp.114</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Wageningen, Netherlands. pp.508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085019v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal-NIRS for predicting animal-to-animal variation in feed organic matter digestibility in cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Devant</w:t>
+                <w:t xml:space="preserve">Which progress on feed efficiency in fattening young bulls?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fossaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Wageningen, Netherlands. pp.508</w:t>
+              <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants (3R 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Paris, France. pp.206-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085148v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural 15N abundance of animal proteins: a promising biomarker of feed efficiency in beef cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J. Dewhurst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Wageningen, Netherlands. pp.280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficience alimentaire : comment mieux la comprendre et en faire un élément de durabilité de l’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12954,3803 +13218,3803 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, En ligne, France. pp.170-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which is the link between the individual variability of feed efficiency and the nitrogen use efficiency in beef cattle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guarnido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants (3R 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de régimes composés de sources protéiques alternatives au soja sur l’ingestion, la croissance et l’efficience alimentaire de taurillons à l’engrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nadau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Oberson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants (3R 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des interactions et du compromis entre les performances de 30 génisses Blonde d’Aquitaine et les qualités nutritionnelle et sensorielle de la viande</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved cattle growth by methionine-balanced diets does not result from lower protein degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3R - Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963464v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved cattle growth by methionine-balanced diets does not result from lower protein degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des interactions et du compromis entre les performances de 30 génisses Blonde d’Aquitaine et les qualités nutritionnelle et sensorielle de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Saracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadezda N. Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">3R - Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737588v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: Biological determinants of between-animal variation in feed efficiency of growing beef cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abo-Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. E. Carstens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.L. Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hegarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: Biological determinants of between-animal variation in feed efficiency of growing beef cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abo-Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carstens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hegarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10; International Symposium on the Nutrition of Herbivores - Herbivore Nutrition Supporting Sustainable Intensification and Agro-Ecological Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont Ferrand, France. pp.s321-s335, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731118001489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of the efficiency of metabolisable protein utilization in dairy cows and goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic natural abundance as biomarkers of between-animal variation in feed efficiency in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jade Meale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Schiphorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J. Robins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénovation des systèmes d’unités d’alimentation pour les ruminants : Systali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in digestibility between cows contribute to explain differences in feed efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des rejets azotés des ruminants dans le projet Systali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et réduction de la douleur lors d'interventions chirurgicales. Développement de méthodes alternatives à la chirurgie pour l’expérimentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">Improving the prediction of amino acid digestible in the intestine through meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Panzuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743820v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the prediction of amino acid digestible in the intestine through meta-analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isotopic N fractionation as a biomarker of nitrogen use efficiency by ruminants: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Dewhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R.J. Cabrita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J.M. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742437v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic N fractionation as a biomarker of nitrogen use efficiency by ruminants: A meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.J.M. Fonseca</w:t>
+                <w:t xml:space="preserve">Évaluation et réduction de la douleur lors d'interventions chirurgicales. Développement de méthodes alternatives à la chirurgie pour l’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742402v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et améliorer l'efficience alimentaire des bovins allaitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agroscope. Posieux, CHE., Jun 2016, Posieux, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a low quality diet impact the success of twin pregnacy and the carcass quality of meat producing lambs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. International Congress of Meat Science and Technology 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-il possible d'améliorer la qualité nutritionnelle des viandes bovines sans altérer leur qualité sensorielle ni les performances animales ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">A methodological approach to assess the interactions between animal performances, nutritional value and sensory quality of meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742885v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological approach to assess the interactions between animal performances, nutritional value and sensory quality of meat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Est-il possible d'améliorer la qualité nutritionnelle des viandes bovines sans altérer leur qualité sensorielle ni les performances animales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743574v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges nutritionnels : l’adaptation peut-elle passer par la programmation foetale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a low quality diet impact the success of twin pregnancy and the carcass quality of meat producing lambs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update of protein and amino acid requirements for non-productive function: the systali project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. ADSA Discover conference - Amino acid requirements of dairy cattle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Itasca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’énergie des rations à l’utilisation des nutriments chez les ruminants : quel rôle pour les tissus splanchniques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition, JFN 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports en Acides Aminés Digestibles dans l’Intestin (AADI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Buonocore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'automne - Systali - Les systèmes d'unités d'alimentation des ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Zootechnie (AFZ). FRA., Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les besoins PDI. Les réponses aux apports PDI des femelles laitières (vaches et chèvres)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'automne - Systali - Les systèmes d'unités d'alimentation des ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Zootechnie (AFZ). FRA., Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'(in)efficience alimentaire chez le bovin : verrous et leviers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Efficience des Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Dec 2014, Montpellier, France. 41 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment assurer une production durable de protéines animales par les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Francophones de Nutrition, JFN 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les AIN des composés azotés du plasma comme marqueurs d’efficacité d’utilisation de l’azote chez le ruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Séminaire Abondances Isotopiques Naturelles en Nutrition et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie de la Nutrition et du Comportement Alimentaire (0914)., Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation des besoins protéiques des ruminants et application à la détermination des réponses des femelles laitières aux apports de protéines digestibles dans l’intestin (PDI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les besoins d'entretien et non productifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La journée d’Automne de l’Association Française de Zootechnie: La rénovation des systèmes d’unités d’alimentation pour les ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité d´utilisation de l´azote suite à une réduction des apports azotés dans les rations des vaches laitières : effet de la nature de l´énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. 441 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in net hepatic flux of nutrients by the deacetylation of p-aminohippuric acid in dairy cows (session 21 - theatre 6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Miguel Rodriguez Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Annual Meeting of the European Association of Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2012, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary energy source modifies the N utilization and the whole-body leucine kinetics in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2012, Bratislava, Slovakia. 476 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16760,3059 +17024,3059 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between the natural 15N enrichment of plasma and feed conversion efficiency in fattening young bulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Casasús</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Florence, Italy. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 34, pp.845, 75èmes Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replacing hexane by 2-methyloxolane for defatting soybean meals fed to dairy cows does not affect nitrogen utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Menoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Leday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Ecole Doctorale SVSAE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Aubière, France. Zenodo, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.13961100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of urine samples for nitrogen analysis by the Dumas methode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Contribution of plasma proteins to the phenotypic signature of feed efficiency in Charolais bulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Sauerwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Scientific Committee. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la mesure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of Abstracts of the 74thAnnual Meeting of the European Federation of Animal Science, 29, pp.490, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249538v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+                <w:t xml:space="preserve">Adaptation of urine samples for nitrogen analysis by the Dumas methode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Book of Abstracts, 29, pp.336, 2023</w:t>
+              <w:t xml:space="preserve">Journées de la mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sètes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204291v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of plasma proteins to the phenotypic signature of feed efficiency in Charolais bulls</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Bruckmaier</w:t>
+                <w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">74th Annual of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Book of Abstracts, 29, pp.336, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196518v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood metabolite, hormone and δ13C turnover kinetic during compensatory growth of crossbred heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Silacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Siegenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’une méthode de collecte de la sueur pour une meilleure estimation des flux d’azote chez la vache laitière</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+                <w:t xml:space="preserve">Proxies peu invasifs de la variabilité individuelle de l'efficience alimentaire ou de la mobilisation des réserves corporelles chez la vache laitière : isotopie et protéomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.66, Résumés des crédits incitatifs - JAS 2022</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745901v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proxies peu invasifs de la variabilité individuelle de l'efficience alimentaire ou de la mobilisation des réserves corporelles chez la vache laitière : isotopie et protéomique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">Near-infrared spectra from faeces as a proxy of enteric methane emissions and intake in beef cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Pourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vanlierde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE-INRAE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695895v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared spectra from faeces as a proxy of enteric methane emissions and intake in beef cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Phenotyping of enteric methane emissions and intake from near-infrared spectra of beef cattle faeces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Pourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vanlierde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">73. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796741v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping of enteric methane emissions and intake from near-infrared spectra of beef cattle faeces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise au point d’une méthode de collecte de la sueur pour une meilleure estimation des flux d’azote chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Granada, Spain</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.66, Résumés des crédits incitatifs - JAS 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740967v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk natural isotopic composition, feed efficiency, and body mobilization in early lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we identify low CH4 emitter dairy cattle by their milk carbon isotopic signatures?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">.Predictions of N use efficiency from natural 15N abundance in periparturient dairy cows are impaired by the protein mobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Correa-Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahlou Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, DAVOS, Switzerland</w:t>
+              <w:t xml:space="preserve">ADSA Annual Meeting (2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual Annual Meeting, France. 104, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430191v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">.Predictions of N use efficiency from natural 15N abundance in periparturient dairy cows are impaired by the protein mobilization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
+                <w:t xml:space="preserve">Can we identify low CH4 emitter dairy cattle by their milk carbon isotopic signatures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Correa-Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantelauze Celine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulard Pourazad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA Annual Meeting (2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtual Annual Meeting, France. 104, 2021</w:t>
+              <w:t xml:space="preserve">European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, DAVOS, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971349v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma biomarkers of feed efficiency differ across two contrasting diets in growing beef cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Guarnido Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Wageningen, Netherlands. Wageningen Academic Publishers, pp.383, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural 15N abundances in plasma and urea-N concentration in milk as biomarkers of urinary N excretion in dairy cows: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayyed Mahmoud Nasrollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J. Dewhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, BELO HORIZONTE, Brazil. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen metabolism in rumen bacteria can be characterised by their N isotopic signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Martinez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Forano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Mcsweeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, BELO HORIZONTE, Brazil. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faecal-NIRS for predicting digestibility and intake in cattle: efficacy of two calibration strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herremans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Froidmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. EAAP Publication, 25, 2019, EAAP Publication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics reveals changes in urea cycle associated to residual feed intake in growing heifers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Plasma natural 15N abundance may predict both feed conversion efficiency and residual feed intake in beef cattle across different dietary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Guarnido Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayyed Mahmoud Nasrollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chantelauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fossaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, BELO HORIZONTE, Brazil. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306169v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma natural 15N abundance may predict both feed conversion efficiency and residual feed intake in beef cattle across different dietary conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Metabolomics reveals changes in urea cycle associated to residual feed intake in growing heifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Ezequiel Jorge Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Fossaert</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, BELO HORIZONTE, Brazil. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306170v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A candidate proteomic signature from the plasma of Charolais bulls to phenotype feed efficiency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faecal natural 15N abundance may sign the between-animal variation in diet digestibility of beef cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Genestoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, Advances in Animal Biosciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734335v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faecal natural 15N abundance may sign the between-animal variation in diet digestibility of beef cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to handle trade-offs between animal performances and sensory and nutritional beef qualities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Grand</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, Advances in Animal Biosciences</w:t>
+              <w:t xml:space="preserve">, Sep 2018, Clemont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874033v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nitrogen use efficiency in growing lambs is negatively impacted by both the dietary protein content and the age of animals: towards a phase-feeding approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jeanleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Quereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to handle trade-offs between animal performances and sensory and nutritional beef qualities?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">A candidate proteomic signature from the plasma of Charolais bulls to phenotype feed efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Clemont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737179v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of urinary nitrogen excretion: a way to assess diet protein value at individual level?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Mendowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of rumen-protected methionine supplementation on feed efficiency and performance of postweaning growing Charolais bulls fed a high-forage diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahlou Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Titgemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19840,1492 +20104,1492 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen isotopic signatures in mixed rumen cellulolytic bacteria differ depending on the nitrogen source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Martinez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris S. Mcsweeney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can metabolomics help to predict amino acid fluxes across animal tissues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. , 2016, 67th. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between ruminal and cecal microbial signatures and feed efficiency in growing cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jade Meale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Joint Symposium Inra Rowett</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of compound-specific N isotopes analysis in key amino acids to predict feed efficiency in growing lambs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illa Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Cracovie, Poland. 2 p., 2016, 5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation de la prévision des apports en acides aminés digestibles dans l’intestin pour les vaches laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Panzuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, pp.75-78, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abondance naturelle du 15N comme biomarqueur d’efficience d’utilisation de l’azote chez le ruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updating protein requirements and responses of metabolizable protein efficiency in dairy cows and goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting of ADSA/ASAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Orlando, United States. , 2015, Joint Annual Meeting of ADSA/ASAS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des rejets d’azote vers l'environnement chez le jeune bovin en engraissement par une approche isotopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunlong Huo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, Viandes et Produits Carnés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une nutrition azotée de précision : Le fractionnement isotopique de l’azote entre l’animal et son régime comme marqueur d’efficience d’utilisation de l’azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chantelauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2014, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité alimentaire et qualités des viandes bovines : une première étape vers une approche zootechnique intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of dietary carbohydrate composition on net portal appearance of nutrients and AA liver uptake in dairy cows fed low protein diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Miguel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Illovies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Messad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sacramento, United States. , EAAP Publication, 2013, EAAP Publication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of dietary N into milk N may be enhanced by the energy source in isoenergetic diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Aberystwyth, Wales, United Kingdom. Cambridge University Press, Advances in Animal Biosciences, 2 (2), 2012, Advances in Animal Biosciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21335,562 +21599,562 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional Requirements and Management of Growing and Finishing Beef Cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Vázquez-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Reilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Livestock Medicine for Large Animal and Poultry Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-8, 2025, 978-3-031-52133-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-52133-1_68-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient digestibility and balance studies. In : Methods in cattle physiology and behaviour research-recommendations from the Smartcow consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadjad Danesh Mesgaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Kuhla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrient digestibility and balance studies. In: Methods in cattle physiology and behavior research – Recommendations from the Smartcow consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUBLISSO, pp.100830, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5680/mcpb007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse de la croissance aux variations d’apports alimentaires en phase d’élevage ou en finition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId579" w:history="1">
+                <w:t xml:space="preserve">Dépenses, efficacité métabolique et besoins en protéines et en acides aminés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786658v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépenses, efficacité métabolique et besoins en protéines et en acides aminés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Réponse de la croissance aux variations d’apports alimentaires en phase d’élevage ou en finition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786438v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growing and finishing cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21918,320 +22182,320 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 640 p., 2018, 978--90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein and amino acid expenditure, efficiency and requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth response to dietary changes in growing-finishing animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 640 p., 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovins en croissance et à l’engrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sepchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22249,74 +22513,74 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22326,91 +22590,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abondance naturelle en 15N comme biomarqueur de l’efficience d’utilisation de l’azote : bilan et perspectives chez le ruminant après dix ans de recherche à INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22420,931 +22684,931 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new equations from proxies to predict animal feed efficiency and its determinants in cattle. Delivrable 6.2, Eu-SmartCow project, 19 pages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">SmartCow M51 - Periodic report - Evaluating proxies to quantify feed efficiency and its determinants in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Dehareng</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">INRAE; CRA-W. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819417v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmartCow M51 - Periodic report - Evaluating proxies to quantify feed efficiency and its determinants in cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Development of new equations from proxies to predict animal feed efficiency and its determinants in cattle. Delivrable 6.2, Eu-SmartCow project, 19 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Dehareng</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vanlierde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; CRA-W. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819303v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publication of standard guidelines for using the most promising proxies of feed efficiency and its determinants in beef and dairy cattle. Delivrable 6.3, Eu-SmartCow project, 3 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Dehareng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vanlierde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CRA-W. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of existing equations from proxies to predict animal feed efficiency and its determinants across diets and individuals for dairy and beef cattle. Delivrable 6.1, Eu-SmartCow project, 26 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Dehareng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vanlierde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CRA-W. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartCow M38 - Periodic report - Evaluating proxies to quantify feed efficiency and its determinants in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Dehareng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartCow M18 - Periodic report - Evaluating proxies to quantify feed efficiency and its determinants in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Dehareng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFI-PLUS: Marqueurs et déterminants biologiques de l’efficience alimentaire chez le bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarqueurs de l’efficience alimentaire des ruminants et méthodes de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BeefAlim 2020 - Améliorer l’efficience alimentaire et réduire l’impact environnemental des bovins allaitants (Rapport 18 mois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23354,91 +23618,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation de précision chez le ruminant en croissance : vers une prise en compte des variations individuelles et temporelles de l'efficience alimentaire dans un contexte de diminution des intrants en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Clermont Auvergne, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04181832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23448,105 +23712,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">l'efficience alimentaire chez le bovin en engraissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId600"/>
+      <w:footerReference w:type="default" r:id="rId606"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23614,51 +23878,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72F171E7"/>
+    <w:nsid w:val="349EBD4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23845,51 +24109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gonzalo-cantalapiedra-hijar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9486-8238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235483532" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8797-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407120v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05593871v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyou Ran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyong Zhao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110438" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05580326v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bellagi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101819" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-26843" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimael Ortiz-Chura" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tournayre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2024.11.027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169423v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Domergue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amann Eugenio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105162" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellagi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nozi&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101677" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101423" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Menoury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25860" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyong Xu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hanigan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-025-01300-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544483v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nedelkov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crosson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcgee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59253-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Insausti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albechaalany" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2024.109536" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734805v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer Aboshady" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101354" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fossaert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griffon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7330" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174171v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Morgavi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100830" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manzocchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mendowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22902" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Polakof" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Georgieva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Alexandre Kombolo Ngah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Stoyanchev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolazo De Barmon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Penchev" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283413v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ragionieri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravanetti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283421v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brouard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7816" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206731v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Denman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291243" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249771v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Salis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art04" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485359v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20788" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878974v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277458" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03961710v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khanaki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dewhurst" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Leury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2022.911673" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658611v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correa-Luna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chantelauze" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Nasrollahi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21498" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684930v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Miller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.130" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694382v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100558" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rochette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100583" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433908v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Carriquiry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mendoza" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Astessiano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01564-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430116v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido Lopez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelauze Celine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab235.341" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508382v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03678-x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355774v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Meale" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rugoho" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jonker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100337" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315912v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fossaert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100318" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430125v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab235.340" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423287v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khanaki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dewhurst" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Leury" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Edwards" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100400" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404595v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brouard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/75v5-g423" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03237655v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madrange Pauline" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimon Philippe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurance G&#233;raldine&#178;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266582v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krum Nedelkov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Slavov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17582/journal.aavs/2021/9.7.983.988" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850879v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyed Mahmoud Nasrollahi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schiphorst" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Robins" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234344" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617014v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa171" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006579v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00585-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186515v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4594" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627814v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Mendowski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17286" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529585v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herremans" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Decruyenaere" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beckers" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Froidmont" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111900226X" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528948v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Titgemeyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520001154" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530297v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bernard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeanleboeuf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002647" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627689v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15416" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429287v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Conanec" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8060197" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901832v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001137" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565565v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859620000118" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901455v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01910" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623726v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abo-Ismail" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Carstens" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Guan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hegarty" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001489" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778640v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Auffret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Watson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22103-4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626894v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.09.005" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564568v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625075v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b03503" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777612v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dewhurst" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. J. Cabrita" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003391" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629893v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Rodriguez Lopez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feinberg" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-015-1187-3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417538v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.08.004" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVLQW6ZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594989v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Robins" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00967" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260291v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133635v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514004449" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356580v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.5.3038" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211050v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9518" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455840v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isserty-Thomas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7359" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455839v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abecia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arco" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7398" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210611v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Messad" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8019" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210485v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Molina-Alcaide" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002012" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455834v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y&#225;&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molina-Alcaide" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN11312" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455835v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carro" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ranilla" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4577" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455832v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Y&#225;&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Newbold" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3260" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455830v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1142" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455831v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascual" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morales-Garc&#237;a" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1263" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123109v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dobarganes Garc&#237;a" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P&#233;rez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Salas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Merino" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)72737-5" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290560v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumerchat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Deroche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291460v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753019v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743727v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192472v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crosson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205188v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174207v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04394377v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193661v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193699v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208765v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196752v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sauerwein" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796680v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.103" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796626v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.102" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794502v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.025" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412988v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Correa-Luna" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bayat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Crompton" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395905v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Pascal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932399v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dechaux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085019v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085148v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Pourrat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devant" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085049v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Dewhurst" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03064718v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934351v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934390v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Oberson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963464v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737588v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Largeau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734357v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529587v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carstens" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740001v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Daniel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743506v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356577v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744137v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rudel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602327v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742437v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Panzuti" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742402v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R.J. Cabrita" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Fonseca" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793596v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196482v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742885v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743574v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741677v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740161v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738682v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738846v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792691v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buonocore" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794114v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800895v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738715v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793534v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173662v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590220v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210366v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745168v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745591v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Durand" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820100v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villalba" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casas&#250;s" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746761v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Leday" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13961100" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249538v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Torrent" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Morvan" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196518v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cassar-Malek" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imbert" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delavaud" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sauerwein" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bruckmaier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196606v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerch" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silacci" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siegenthaler" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745901v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695895v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796741v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vanlierde" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.115" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740967v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418730v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430191v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulard Pourazad" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971349v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larsen" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085135v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306171v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306168v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Martinez Fernandez" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcsweeney" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383603v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herremans" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Froidmont" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306169v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306170v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734335v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874033v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grand" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736936v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jeanleboeuf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cheng" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quereuil" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737179v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735929v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734308v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Titgemeyer" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735137v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris S. Mcsweeney" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901451v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739540v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594943v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455954v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743180v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356566v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173406v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Huo" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173405v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3785" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741854v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197006v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Illovies" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455869v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815927v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta V&#225;zquez-G&#243;mez" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Reilling" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52133-1_68-1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181799v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjad Danesh Mesgaran" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Kuhla" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb007" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786658v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786438v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928102v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928203v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928101v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785682v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572807v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819417v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dehareng" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819303v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819437v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819398v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819278v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819291v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786695v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794736v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794735v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Griffon" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04181832v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043865v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gonzalo-cantalapiedra-hijar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9486-8238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/235483532" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8797-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407120v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05609813v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer Aboshady" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101846" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05609812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Taussat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fossaert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griffon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101845" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05593871v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyou Ran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyong Zhao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110438" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05580326v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bellagi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101819" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-26843" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Domergue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amann Eugenio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105162" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellagi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baumont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nozi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101677" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882175v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101423" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153253v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abimael Ortiz-Chura" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tournayre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aninu.2024.11.027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Menoury" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25860" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyong Xu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hanigan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-025-01300-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544483v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nedelkov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crosson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcgee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59253-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04577049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Insausti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albechaalany" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2024.109536" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734805v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101354" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Morgavi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100830" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248972v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Polakof" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661152v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Georgieva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Alexandre Kombolo Ngah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Stoyanchev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolazo De Barmon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Penchev" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manzocchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferlay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mendowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22902" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445009v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7330" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ragionieri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ravanetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.101013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206731v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Martinez-Fernandez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Denman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291243" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Salis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art04" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283421v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brouard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7816" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878974v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277458" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03961710v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khanaki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dewhurst" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Leury" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2022.911673" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485359v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20788" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684930v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Miller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.130" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Correa-Luna" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chantelauze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Nasrollahi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-21498" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694382v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido-Lopez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100558" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786824v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rochette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100583" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430116v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido Lopez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantelauze Celine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab235.341" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508382v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03678-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355774v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Meale" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rugoho" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jonker" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100337" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315912v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fossaert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100318" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03433908v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Carriquiry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mendoza" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Astessiano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01564-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430125v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab235.340" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423287v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khanaki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Dewhurst" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Leury" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Edwards" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100400" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404595v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brouard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/75v5-g423" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03237655v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madrange Pauline" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimon Philippe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurance G&#233;raldine&#178;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266582v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krum Nedelkov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Slavov" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17582/journal.aavs/2021/9.7.983.988" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006579v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-00585-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627814v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Mendowski" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17286" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03186515v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4594" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850879v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyed Mahmoud Nasrollahi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schiphorst" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Robins" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234344" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617014v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guarnido" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa171" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529585v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herremans" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Decruyenaere" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beckers" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Froidmont" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111900226X" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528948v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Titgemeyer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bahloul" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520001154" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530297v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bernard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeanleboeuf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002647" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627689v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15416" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429287v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Conanec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8060197" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901832v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001137" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565565v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N. Khodorova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahlou Bahloul" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859620000118" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901455v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01910" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623726v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abo-Ismail" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Carstens" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Guan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hegarty" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001489" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778640v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Auffret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Watson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22103-4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626894v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vernet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.09.005" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564568v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625075v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b03503" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777612v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dewhurst" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. J. Cabrita" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003391" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629893v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Rodriguez Lopez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Feinberg" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-015-1187-3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417538v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.08.004" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVLQW6ZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594989v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Robins" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00967" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260291v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356580v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daniel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.5.3038" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133635v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514004449" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211050v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9518" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455840v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isserty-Thomas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7359" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455839v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mart&#237;nez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abecia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arco" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7398" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210611v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Messad" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8019" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210485v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Molina-Alcaide" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113002012" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455834v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Soto" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y&#225;&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Molina-Alcaide" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN11312" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455835v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carro" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ranilla" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4577" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455832v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Y&#225;&#241;ez-Ruiz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Newbold" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3260" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455830v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1142" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455831v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascual" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morales-Garc&#237;a" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1263" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123109v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dobarganes Garc&#237;a" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P&#233;rez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Salas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Merino" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(05)72737-5" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291460v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290560v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumerchat" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Deroche" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753019v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743727v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174207v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04394377v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193699v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193661v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salis" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192472v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crosson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205188v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196752v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sauerwein" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208765v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796680v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.103" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796626v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.102" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794502v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.025" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395905v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Pascal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412988v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Correa-Luna" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Bayat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Crompton" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085019v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085148v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Pourrat" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devant" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932399v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dechaux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085049v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Dewhurst" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03064718v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934351v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guarnido" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934390v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nadau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Oberson" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737588v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Largeau" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963464v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734357v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529587v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carstens" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740001v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Daniel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743506v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356577v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744137v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rudel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602327v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742437v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Panzuti" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742402v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R.J. Cabrita" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Fonseca" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743820v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793596v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196482v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743574v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742885v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741677v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740161v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738682v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738846v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792691v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buonocore" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794114v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800895v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738715v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793534v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173662v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590220v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210366v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745168v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745591v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Durand" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820100v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villalba" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Casas&#250;s" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746761v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Leday" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13961100" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196518v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cassar-Malek" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imbert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delavaud" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sauerwein" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bruckmaier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249538v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Torrent" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Morvan" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196606v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerch" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Silacci" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siegenthaler" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695895v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796741v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vanlierde" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.115" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04740967v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745901v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418730v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971349v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larsen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430191v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulard Pourazad" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085135v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306171v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306168v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Martinez Fernandez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mcsweeney" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383603v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herremans" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Froidmont" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306170v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306169v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874033v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grand" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737179v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736936v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jeanleboeuf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cheng" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quereuil" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734335v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735929v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734308v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Titgemeyer" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735137v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris S. Mcsweeney" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901451v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739540v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594943v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455954v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743180v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356566v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173406v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Huo" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173405v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3785" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741854v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197006v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Illovies" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455869v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815927v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta V&#225;zquez-G&#243;mez" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Reilling" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52133-1_68-1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181799v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadjad Danesh Mesgaran" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Kuhla" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5680/mcpb007" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786438v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786658v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928102v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928203v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928101v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785682v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572807v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819303v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dehareng" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819417v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819437v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819398v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819278v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819291v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786695v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794736v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794735v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Griffon" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04181832v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03043865v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>