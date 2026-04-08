--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -72,1085 +72,1189 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formats d'encodage de la notation musicale à l'épreuve d'un objectif de transcription manuscrite automatique</w:t>
+                <w:t xml:space="preserve">Spectrogram Denoising by Filtering Max-Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
+                <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alberto Martín-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Joint Conference Discrete Geometry and Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands, Netherlands. pp.224-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-09544-2_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OMM: an OpenMusic library for Mathematical Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">hal-05478071v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 International Computer Music Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Seoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Maquette Monad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th edition of the ACM SIGPLAN International Workshop on Functional Art, Music, Modelling and Design (FARM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Model of Scores as Abstract Syntactic Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics and Computation in Music (9 th International conference MCM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Coimbra, Portugal. pp.268-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-60638-0_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical Morphology Applied to Feature Extraction in Music Spectrograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agón</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Geometry and Mathematical Morphology 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Florence, Italy. pp.431-442, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical Morphology Operators for Harmonic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MCM 2022 - 8th International Conference Mathematics and Computation in Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Atlanta, United States. pp.255-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-07015-0_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638362v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation de paramètres de resynthèse de sons d'instruments de musique avec des outils de morphologie mathématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th Sound and Music Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6800838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model of Scores as Abstract Syntactic Trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les formats d'encodage de la notation musicale à l'épreuve d'un objectif de transcription manuscrite automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...562 lines deleted...]
-                <w:t xml:space="preserve">hal-04908090v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil d'analyse/synthèse utilisant la morphologie mathématique basé en le modèle audio sinusoïdes+bruit+transitoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJCAAS 2023 : Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Musical Rhythm Transcription of ECG RR Interval Time Series as a Tool for Representing Rhythm Variations and Annotation Anomalies in Arrhythmia Heartbeat Classifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lascabettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Chew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing in Cardiology 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nnMorpho, a PyTorch library for Mathematical Morphology operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Discrete Geometry and Mathematical Morphology 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1160,100 +1264,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Morphology for the Analysis and Generation of Time-Frequency Representations of Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image Processing. Sorbonne Université, 2023. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023SORUS554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04470770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1263,134 +1367,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(In)traduisibilité textuelle, (in)arrangeabilité musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Denizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 243, pp.77-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/traduire.2188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1537,51 +1641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05478071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908123v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ag&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60638-0_21" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914365v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Haddad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914319v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908142v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_33" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638362v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07015-0_21" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6800838" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073788v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lascabettes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Chew" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915486v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04470770v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUS554" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Denizeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.2188" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572433v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mart&#237;n-Izquierdo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_16" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914319v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914365v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Haddad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908123v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ag&#243;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60638-0_21" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908142v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_33" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638362v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07015-0_21" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6800838" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05478071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lascabettes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Chew" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04470770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUS554" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004704v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Denizeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.2188" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>