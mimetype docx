--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -72,1429 +72,1569 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrogram Denoising by Filtering Max-Trees</w:t>
+                <w:t xml:space="preserve">Counting rhythms using combinatorics on words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Martín-Izquierdo</w:t>
+                <w:t xml:space="preserve">Lama Tarsissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Joint Conference Discrete Geometry and Mathematical Morphology</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Mathematics and Computation in Musics 2026 (MCM 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Bard College, Annandale-on-Hudson, New York, USA, United States. Springer, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572433v1</w:t>
-[...605 lines deleted...]
-                <w:t xml:space="preserve">hal-04908090v1</w:t>
+                <w:t xml:space="preserve">hal-05582871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formats d'encodage de la notation musicale à l'épreuve d'un objectif de transcription manuscrite automatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectrogram Denoising by Filtering Max-Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Martín-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Joint Conference Discrete Geometry and Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Groningen, Netherlands, Netherlands. pp.224-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-09544-2_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OMM: an OpenMusic library for Mathematical Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 International Computer Music Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Seoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Maquette Monad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th edition of the ACM SIGPLAN International Workshop on Functional Art, Music, Modelling and Design (FARM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Model of Scores as Abstract Syntactic Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics and Computation in Music (9 th International conference MCM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Coimbra, Portugal. pp.268-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-60638-0_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical Morphology Applied to Feature Extraction in Music Spectrograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agón</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Geometry and Mathematical Morphology 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Florence, Italy. pp.431-442, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57793-2_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical Morphology Operators for Harmonic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MCM 2022 - 8th International Conference Mathematics and Computation in Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Atlanta, United States. pp.255-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-07015-0_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638362v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation de paramètres de resynthèse de sons d'instruments de musique avec des outils de morphologie mathématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th Sound and Music Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Romary</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05478071v1</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6800838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil d'analyse/synthèse utilisant la morphologie mathématique basé en le modèle audio sinusoïdes+bruit+transitoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les formats d'encodage de la notation musicale à l'épreuve d'un objectif de transcription manuscrite automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...44 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lascabettes</w:t>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-04915486v1</w:t>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Morphology for the Analysis and Generation of Time-Frequency Representations of Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image Processing. Sorbonne Université, 2023. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023SORUS554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04470770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un outil d'analyse/synthèse utilisant la morphologie mathématique basé en le modèle audio sinusoïdes+bruit+transitoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JJCAAS 2023 : Journées Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automated Musical Rhythm Transcription of ECG RR Interval Time Series as a Tool for Representing Rhythm Variations and Annotation Anomalies in Arrhythmia Heartbeat Classifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lascabettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Chew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computing in Cardiology 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Tampere, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">nnMorpho, a PyTorch library for Mathematical Morphology operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference on Discrete Geometry and Mathematical Morphology 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">(In)traduisibilité textuelle, (in)arrangeabilité musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Denizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 243, pp.77-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/traduire.2188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1641,51 +1781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572433v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mart&#237;n-Izquierdo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_16" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914319v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914365v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Haddad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908123v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ag&#243;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60638-0_21" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908142v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_33" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638362v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07015-0_21" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6800838" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05478071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lascabettes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Chew" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04470770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUS554" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004704v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Denizeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.2188" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582871v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Tarsissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572433v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mart&#237;n-Izquierdo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_16" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914319v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914365v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Haddad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908123v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ag&#243;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60638-0_21" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_33" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638362v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07015-0_21" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6800838" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05478071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04470770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUS554" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073788v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lascabettes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Chew" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915486v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Denizeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.2188" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>