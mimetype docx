--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -350,377 +350,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OMM: an OpenMusic library for Mathematical Morphology</w:t>
+                <w:t xml:space="preserve">The Maquette Monad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Computer Music Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">12th edition of the ACM SIGPLAN International Workshop on Functional Art, Music, Modelling and Design (FARM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914319v1</w:t>
+                <w:t xml:space="preserve">hal-04914365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Maquette Monad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Agon</w:t>
+                <w:t xml:space="preserve">A Model of Scores as Abstract Syntactic Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Haddad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
+                <w:t xml:space="preserve">Carlos Agón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th edition of the ACM SIGPLAN International Workshop on Functional Art, Music, Modelling and Design (FARM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Computation in Music (9 th International conference MCM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Coimbra, Portugal. pp.268-279, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-60638-0_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914365v1</w:t>
+                <w:t xml:space="preserve">hal-04908123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model of Scores as Abstract Syntactic Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OMM: an OpenMusic library for Mathematical Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computation in Music (9 th International conference MCM 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 International Computer Music Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Seoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-60638-0_21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04908123v1</w:t>
+                <w:t xml:space="preserve">hal-04914319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Morphology Applied to Feature Extraction in Music Spectrograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry and Mathematical Morphology 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Florence, Italy. pp.431-442, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -767,51 +767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Morphology Operators for Harmonic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -871,64 +871,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de paramètres de resynthèse de sons d'instruments de musique avec des outils de morphologie mathématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Sound and Music Computing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1420,51 +1420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Romero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Discrete Geometry and Mathematical Morphology 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1781,51 +1781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582871v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Tarsissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572433v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mart&#237;n-Izquierdo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_16" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914319v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914365v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Haddad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908123v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ag&#243;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60638-0_21" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_33" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638362v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07015-0_21" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6800838" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05478071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04470770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUS554" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073788v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lascabettes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Chew" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915486v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Denizeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.2188" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582871v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Tarsissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572433v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mart&#237;n-Izquierdo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_16" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914365v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Haddad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908123v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ag&#243;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60638-0_21" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914319v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57793-2_33" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638362v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07015-0_21" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6800838" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05478071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04470770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUS554" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073788v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lascabettes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Chew" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915486v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004704v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Denizeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.2188" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>