--- v0 (2026-03-05)
+++ v1 (2026-04-08)
@@ -153,950 +153,1075 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo Pharmacological Evaluation of the Anti-inflammatory and Analgesic Effects of Cola hispida Methanol Leaf Extract and Its Fractions</w:t>
+                <w:t xml:space="preserve">Translational Insight into Gongronema latifolium-silver Nanoparticles: Linking in vivo Safety to Molecular Antimalarial Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Njideka Ifeoma Ani</w:t>
+                <w:t xml:space="preserve">Goodnews Onyedikachi Ikeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nkoyo Imelda Nubilla</w:t>
+                <w:t xml:space="preserve">Jasmine Kayanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goodnews Onyedikachi Ikeh</w:t>
+                <w:t xml:space="preserve">Nkoyo Imelda Nubila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jude Kosisochukwu Onyia</w:t>
+                <w:t xml:space="preserve">Charles C Diovu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Uchechukwu Ude</w:t>
+                <w:t xml:space="preserve">Sunday Kaura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Research in Medical and Pharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (4), pp.49-69</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Medical and Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 28 (3), pp.22-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280329v1</w:t>
+                <w:t xml:space="preserve">hal-05569291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research on Plant-based Management of Haemorrhoids: Evidence from Extracts of Mimosa pudica L</w:t>
+                <w:t xml:space="preserve">In vivo Pharmacological Evaluation of the Anti-inflammatory and Analgesic Effects of Cola hispida Methanol Leaf Extract and Its Fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chigozie Peace Okorie</w:t>
+                <w:t xml:space="preserve">Njideka Ifeoma Ani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah N Okorie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nkoyo Imelda Nubilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goodnews Onyedikachi Ikeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kennedy Oluigbo</w:t>
+                <w:t xml:space="preserve">Jude Kosisochukwu Onyia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goldy Iruoma Ani</w:t>
+                <w:t xml:space="preserve">Vincent Uchechukwu Ude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (10), pp.28-34</w:t>
+              <w:t xml:space="preserve">Asian Journal of Research in Medical and Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (4), pp.49-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05286451v1</w:t>
+                <w:t xml:space="preserve">hal-05280329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precursor Chemistry and Antimicrobial Performance: A Green Synthesis Approach to the Zinc Oxide Nanoparticles</w:t>
+                <w:t xml:space="preserve">Research on Plant-based Management of Haemorrhoids: Evidence from Extracts of Mimosa pudica L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndidiamaka Hannah Okorie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chigozie Peace Okorie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah N Okorie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goodnews Onyedikachi Ikeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romanus Chijioke</w:t>
+                <w:t xml:space="preserve">Kennedy Oluigbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goldy Iruoma Ani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Applied Chemistry Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (10), pp.28-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071486v1</w:t>
+                <w:t xml:space="preserve">hal-05286451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical-Mediated ZnO Nanoparticles from Chromolaena odorata: Structural Characterisation and Antimicrobial Efficacy against Multidrug-Resistant Clinical Isolates, Nigeria</w:t>
+                <w:t xml:space="preserve">Precursor Chemistry and Antimicrobial Performance: A Green Synthesis Approach to the Zinc Oxide Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Ndidiamaka Okorie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ndidiamaka Hannah Okorie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goodnews Onyedikachi Ikeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chekwube Adonu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chigozie Peace Okorie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nwoke Obinna Chidubem</w:t>
+                <w:t xml:space="preserve">Romanus Chijioke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Research International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asian Journal of Applied Chemistry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (2), pp.116-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ajacr/2025/v16i2333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297342v1</w:t>
+                <w:t xml:space="preserve">hal-05071486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral Biopharmaceutics and In vitro Pharmacokinetics of Commercially Available Pharmaceutical Formulations of Paracetamol: Implications in Paediatric Medicine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytochemical-Mediated ZnO Nanoparticles from Chromolaena odorata: Structural Characterisation and Antimicrobial Efficacy against Multidrug-Resistant Clinical Isolates, Nigeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nwafor Mn</w:t>
+                <w:t xml:space="preserve">Hannah Ndidiamaka Okorie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chigozie Peace Okorie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goodnews Onyedikachi Ikeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndubuisi Mn</w:t>
+                <w:t xml:space="preserve">Angel Chihurumnanya Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Okolo Ko</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nwoke Obinna Chidubem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Complementary and Alternative Medical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (10), pp.86-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05112741v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral Biopharmaceutics and In vitro Pharmacokinetics of Commercially Available Pharmaceutical Formulations of Paracetamol: Implications in Paediatric Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikeh Go</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikeh Goodnews Onyedikachi</w:t>
+                <w:t xml:space="preserve">Nwafor Mn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen Ngozi Nwafor</w:t>
+                <w:t xml:space="preserve">Ndubuisi Mn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen Njideka Ndubuisi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Obinna Okolo</w:t>
+                <w:t xml:space="preserve">Okolo Ko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Complementary and Alternative Medical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (12), pp.146-164. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/jocamr/2024/v25i12603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/jocamr/2024/v25i12603⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04852618v1</w:t>
+                <w:t xml:space="preserve">hal-05112741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic Synthesis and Comparative Assessment of the Antimicrobial Activities of Silver and Zinc Nanoparticles of Dialium guineense Leaf Extract against Human Pathogens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oral Biopharmaceutics and In vitro Pharmacokinetics of Commercially Available Pharmaceutical Formulations of Paracetamol: Implications in Paediatric Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugwu Pe</w:t>
+                <w:t xml:space="preserve">Ikeh Goodnews Onyedikachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Okpoto Rc</w:t>
+                <w:t xml:space="preserve">Maureen Ngozi Nwafor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Njoku Ea</w:t>
+                <w:t xml:space="preserve">Maureen Njideka Ndubuisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diovu Cc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kenneth Obinna Okolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Complementary and Alternative Medical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (12), pp.146-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/jocamr/2024/v25i12603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biogenic Synthesis and Comparative Assessment of the Antimicrobial Activities of Silver and Zinc Nanoparticles of Dialium guineense Leaf Extract against Human Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikeh Go</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugwu Pe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okpoto Rc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Njoku Ea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diovu Cc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Complementary and Alternative Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (12), pp.211-226. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/jocamr/2024/v25i12607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1164,51 +1289,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D56D4916"/>
+    <w:nsid w:val="35E7E0D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1395,51 +1520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/goodnews-onyedikachi-ikeh" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6528-7802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/LZH-3629-2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280329v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njideka Ifeoma Ani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkoyo Imelda Nubilla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goodnews Onyedikachi Ikeh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Kosisochukwu Onyia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Uchechukwu Ude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chigozie Peace Okorie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah N Okorie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennedy Oluigbo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldy Iruoma Ani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndidiamaka Hannah Okorie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chekwube Adonu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romanus Chijioke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajacr/2025/v16i2333" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Ndidiamaka Okorie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Chihurumnanya Leonard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nwoke Obinna Chidubem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikeh Go" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nwafor Mn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndubuisi Mn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okolo Ko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jocamr/2024/v25i12603" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikeh Goodnews Onyedikachi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Ngozi Nwafor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Njideka Ndubuisi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Obinna Okolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugwu Pe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okpoto Rc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njoku Ea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diovu Cc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jocamr/2024/v25i12607" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/goodnews-onyedikachi-ikeh" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6528-7802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/LZH-3629-2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569291v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goodnews Onyedikachi Ikeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Kayanian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkoyo Imelda Nubila" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C Diovu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunday Kaura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280329v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njideka Ifeoma Ani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkoyo Imelda Nubilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Kosisochukwu Onyia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Uchechukwu Ude" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chigozie Peace Okorie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah N Okorie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennedy Oluigbo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldy Iruoma Ani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndidiamaka Hannah Okorie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chekwube Adonu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romanus Chijioke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajacr/2025/v16i2333" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Ndidiamaka Okorie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Chihurumnanya Leonard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nwoke Obinna Chidubem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112741v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikeh Go" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nwafor Mn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndubuisi Mn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okolo Ko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jocamr/2024/v25i12603" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikeh Goodnews Onyedikachi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Ngozi Nwafor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Njideka Ndubuisi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Obinna Okolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugwu Pe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okpoto Rc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njoku Ea" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diovu Cc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jocamr/2024/v25i12607" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>