--- v1 (2026-04-08)
+++ v2 (2026-05-18)
@@ -98,53 +98,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-6528-7802</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=97WrTnoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LZH-3629-2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -179,1049 +200,1049 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translational Insight into Gongronema latifolium-silver Nanoparticles: Linking in vivo Safety to Molecular Antimalarial Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goodnews Onyedikachi Ikeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Kayanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nkoyo Imelda Nubila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C Diovu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunday Kaura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Medical and Pharmaceutical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 28 (3), pp.22-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo Pharmacological Evaluation of the Anti-inflammatory and Analgesic Effects of Cola hispida Methanol Leaf Extract and Its Fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njideka Ifeoma Ani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nkoyo Imelda Nubilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goodnews Onyedikachi Ikeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jude Kosisochukwu Onyia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Uchechukwu Ude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Research in Medical and Pharmaceutical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (4), pp.49-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on Plant-based Management of Haemorrhoids: Evidence from Extracts of Mimosa pudica L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chigozie Peace Okorie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah N Okorie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goodnews Onyedikachi Ikeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kennedy Oluigbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goldy Iruoma Ani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pharmaceutical Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (10), pp.28-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05286451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precursor Chemistry and Antimicrobial Performance: A Green Synthesis Approach to the Zinc Oxide Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndidiamaka Hannah Okorie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goodnews Onyedikachi Ikeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chekwube Adonu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chigozie Peace Okorie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romanus Chijioke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Applied Chemistry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (2), pp.116-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9734/ajacr/2025/v16i2333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytochemical-Mediated ZnO Nanoparticles from Chromolaena odorata: Structural Characterisation and Antimicrobial Efficacy against Multidrug-Resistant Clinical Isolates, Nigeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Ndidiamaka Okorie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chigozie Peace Okorie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goodnews Onyedikachi Ikeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Chihurumnanya Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nwoke Obinna Chidubem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pharmaceutical Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (10), pp.86-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral Biopharmaceutics and In vitro Pharmacokinetics of Commercially Available Pharmaceutical Formulations of Paracetamol: Implications in Paediatric Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikeh Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nwafor Mn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndubuisi Mn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okolo Ko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Complementary and Alternative Medical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (12), pp.146-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9734/jocamr/2024/v25i12603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral Biopharmaceutics and In vitro Pharmacokinetics of Commercially Available Pharmaceutical Formulations of Paracetamol: Implications in Paediatric Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikeh Goodnews Onyedikachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Ngozi Nwafor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Njideka Ndubuisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Obinna Okolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Complementary and Alternative Medical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (12), pp.146-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9734/jocamr/2024/v25i12603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogenic Synthesis and Comparative Assessment of the Antimicrobial Activities of Silver and Zinc Nanoparticles of Dialium guineense Leaf Extract against Human Pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikeh Go</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugwu Pe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okpoto Rc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Njoku Ea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diovu Cc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Complementary and Alternative Medical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (12), pp.211-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9734/jocamr/2024/v25i12607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1289,51 +1310,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35E7E0D1"/>
+    <w:nsid w:val="32830F99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1520,51 +1541,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/goodnews-onyedikachi-ikeh" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6528-7802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/LZH-3629-2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569291v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goodnews Onyedikachi Ikeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Kayanian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkoyo Imelda Nubila" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C Diovu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunday Kaura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280329v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njideka Ifeoma Ani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkoyo Imelda Nubilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Kosisochukwu Onyia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Uchechukwu Ude" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chigozie Peace Okorie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah N Okorie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennedy Oluigbo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldy Iruoma Ani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndidiamaka Hannah Okorie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chekwube Adonu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romanus Chijioke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajacr/2025/v16i2333" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Ndidiamaka Okorie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Chihurumnanya Leonard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nwoke Obinna Chidubem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112741v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikeh Go" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nwafor Mn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndubuisi Mn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okolo Ko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jocamr/2024/v25i12603" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikeh Goodnews Onyedikachi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Ngozi Nwafor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Njideka Ndubuisi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Obinna Okolo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugwu Pe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okpoto Rc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njoku Ea" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diovu Cc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jocamr/2024/v25i12607" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/goodnews-onyedikachi-ikeh" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6528-7802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=97WrTnoAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/LZH-3629-2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goodnews Onyedikachi Ikeh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Kayanian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkoyo Imelda Nubila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C Diovu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunday Kaura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njideka Ifeoma Ani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkoyo Imelda Nubilla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Kosisochukwu Onyia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Uchechukwu Ude" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286451v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chigozie Peace Okorie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah N Okorie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennedy Oluigbo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldy Iruoma Ani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndidiamaka Hannah Okorie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chekwube Adonu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romanus Chijioke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ajacr/2025/v16i2333" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297342v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Ndidiamaka Okorie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Chihurumnanya Leonard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nwoke Obinna Chidubem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikeh Go" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nwafor Mn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndubuisi Mn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okolo Ko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jocamr/2024/v25i12603" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikeh Goodnews Onyedikachi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Ngozi Nwafor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Njideka Ndubuisi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Obinna Okolo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112760v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugwu Pe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okpoto Rc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Njoku Ea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diovu Cc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/jocamr/2024/v25i12607" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>