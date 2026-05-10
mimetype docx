--- v0 (2026-04-16)
+++ v1 (2026-05-10)
@@ -66,77 +66,2398 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large-scale phenotyping and comparative genomics reveal genetic features of Listeria persistence in epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Douarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Kortebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Riveiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 22 (4), pp.e1013323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phage production is blocked in the adherent-invasive Escherichia coli LF82 upon macrophage infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bruder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.e1011127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A bacterial virulence factor interacts with the splicing factor RBM5 and stimulates formation of nuclear RBM5 granules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pourpre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Lakisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pagliuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.21961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-26037-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The unforeseen intracellular lifestyle of Enterococcus faecalis in hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trainel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Lakisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.2058851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2022.2058851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BAHD1 haploinsufficiency results in anxiety-like phenotypes in male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pourpre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Naudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Lakisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0232789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02585985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purification of tubulin with controlled post-translational modifications by polymerization–depolymerization cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Souphron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satish Bodakuntla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S Jijumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Lakisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (5), pp.1634-1660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41596-019-0153-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GBF1 and Arf1 interact with Miro and regulate mitochondrial positioning within cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Walch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihua Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Lakisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.17121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-35190-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The trimeric coiled‐coil HSBP 1 protein promotes WASH complex assembly at centrosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sai Visweshwaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Thomason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny V Denisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (13), pp.e97706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.201797706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of the BAHD1 Chromatin-Repressive Complex in Placental Development and Regulation of Steroid Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Lakisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pourpre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Libertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (3), pp.e1005898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A role for Ral GTPase-activating protein subunit β in mitotic regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Personnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Lakisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (13), pp.2977-2989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.12836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overexpression of the Heterochromatinization Factor BAHD1 in HEK293 Cells Differentially Reshapes the DNA Methylome on Autosomes and X Chromosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Libertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Lakisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Dillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2015.00339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JMY is involved in anterograde vesicle trafficking from the trans-Golgi network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Schlüter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Waschbüsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Anft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debbie Hügging</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Kind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 93 (5-6), pp.194-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2014.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhibitory signalling to the Arp2/3 complex steers cell migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Gorelik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Sousa-Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Derivery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 503 (7475), pp.281-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature12611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endosomal recruitment of the WASH complex: Active sequences and mutations impairing interaction with the retromer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Helfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E Harbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Lakisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Sousa-Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 105 (5), pp.191-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.201200038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A bacterial protein targets the BAHD1 chromatin complex to stimulate type III interferon response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Lakisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To Nam Tham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 331 (6022), pp.1319-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1200120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00819299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NEMO specifically recognizes K63-linked poly-ubiquitin chains through a new bipartite ubiquitin-binding domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Laplantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chiaravalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lakisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (19), pp.2885-2895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2009.241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03277047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of cyclic stretching and TGF-beta on the SMAD pathway in fibroblasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fawzi-Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Lakisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (1 Suppl), pp.S77-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale phenotyping and comparative genomics reveal genetic features of &amp;lt;i&amp;gt;Listeria&amp;lt;/i&amp;gt; persistence in epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -188,2513 +2509,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riveiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unforeseen intracellular lifestyle of Enterococcus faecalis in hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Lakisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mercier-Nomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296393v1</w:t>
-              </w:r>
-[...2185 lines deleted...]
-                <w:t xml:space="preserve">hal-04506683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phage production is blocked in the adherent-invasive Escherichia coli LF82 upon macrophage infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bruder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey K. Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne De Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses Of Microbes 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Tbilisi, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2704,168 +2838,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unforeseen intracellular lifestyle of Enterococcus faecalis in hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Lakisic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mercier-Nomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Congrès National de la SFM - MICROBES 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3012,51 +3146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570591v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lotoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kortebi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riveiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296393v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecomte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Misson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bruder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cornuault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223214v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pourpre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Desgranges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pagliuso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26037-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665679v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trainel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2058851" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02585985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Meziane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232789" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Souphron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Bodakuntla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Jijumon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gautreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-019-0153-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Walch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihua Leng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35190-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266358v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Visweshwaran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thomason" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V Denisov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201797706" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350966v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lebreton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Wendling" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Libertini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005898" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204370v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Personnic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rousseau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12836" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350961v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Beck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00339" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schl&#252;ter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Waschb&#252;sch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Anft" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie H&#252;gging" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kind" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2014.06.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6S9CH6N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920076v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gorelik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sousa-Blin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Derivery" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12611" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Helfer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Harbour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Henriot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201200038" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD6ED5F69D029C80B16D28E21DEDEB78F4E50E39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00819299v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Job" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Nam Tham" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1200120" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03277047v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Laplantine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fontan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiaravalli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lopez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lakisic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.241" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506683v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fawzi-Grancher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stoltz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Muller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160179v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey K. Cornuault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne De Paepe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296280v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05605012v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lotoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kortebi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riveiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013323" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Misson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bruder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cornuault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011127" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223214v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pourpre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Desgranges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pagliuso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26037-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665679v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trainel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecomte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2058851" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02585985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Meziane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232789" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266354v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Souphron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Bodakuntla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Jijumon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gautreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-019-0153-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Walch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihua Leng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35190-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Visweshwaran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thomason" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V Denisov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201797706" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lebreton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Wendling" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Libertini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005898" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Personnic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12836" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350961v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Beck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00339" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506669v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schl&#252;ter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Waschb&#252;sch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Anft" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie H&#252;gging" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kind" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2014.06.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6S9CH6N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gorelik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sousa-Blin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Derivery" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12611" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Helfer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Harbour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Henriot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201200038" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD6ED5F69D029C80B16D28E21DEDEB78F4E50E39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00819299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Job" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Nam Tham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1200120" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03277047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Laplantine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fontan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiaravalli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lopez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lakisic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.241" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506683v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fawzi-Grancher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stoltz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Muller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570591v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160179v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey K. Cornuault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne De Paepe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296280v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>