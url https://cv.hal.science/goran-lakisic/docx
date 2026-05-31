--- v1 (2026-05-10)
+++ v2 (2026-05-31)
@@ -1720,307 +1720,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory signalling to the Arp2/3 complex steers cell migration</w:t>
+                <w:t xml:space="preserve">Endosomal recruitment of the WASH complex: Active sequences and mutations impairing interaction with the retromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Dang</w:t>
+                <w:t xml:space="preserve">Emmanuèle Helfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Gorelik</w:t>
+                <w:t xml:space="preserve">Michael E Harbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Véronique Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Lakisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carla Sousa-Blin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 105 (5), pp.191-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.201200038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature12611⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920076v1</w:t>
+                <w:t xml:space="preserve">hal-01960923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endosomal recruitment of the WASH complex: Active sequences and mutations impairing interaction with the retromer</w:t>
+                <w:t xml:space="preserve">Inhibitory signalling to the Arp2/3 complex steers cell migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuèle Helfer</w:t>
+                <w:t xml:space="preserve">Irene Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael E Harbour</w:t>
+                <w:t xml:space="preserve">Roman Gorelik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Sousa-Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Henriot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carla Sousa-Blin</w:t>
+                <w:t xml:space="preserve">Emmanuel Derivery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boc.201200038⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 503 (7475), pp.281-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature12611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960923v1</w:t>
+                <w:t xml:space="preserve">hal-00920076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bacterial protein targets the BAHD1 chromatin complex to stimulate type III interferon response</w:t>
               </w:r>
@@ -3146,51 +3146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05605012v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lotoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kortebi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riveiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013323" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Misson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bruder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cornuault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011127" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223214v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pourpre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Desgranges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pagliuso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26037-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665679v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trainel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecomte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2058851" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02585985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Meziane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232789" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266354v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Souphron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Bodakuntla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Jijumon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gautreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-019-0153-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Walch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihua Leng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35190-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Visweshwaran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thomason" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V Denisov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201797706" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lebreton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Wendling" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Libertini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005898" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Personnic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12836" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350961v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Beck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00339" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506669v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schl&#252;ter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Waschb&#252;sch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Anft" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie H&#252;gging" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kind" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2014.06.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6S9CH6N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gorelik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sousa-Blin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Derivery" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12611" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Helfer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Harbour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Henriot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201200038" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD6ED5F69D029C80B16D28E21DEDEB78F4E50E39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00819299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Job" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Nam Tham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1200120" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03277047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Laplantine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fontan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiaravalli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lopez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lakisic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.241" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506683v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fawzi-Grancher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stoltz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Muller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570591v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160179v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey K. Cornuault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne De Paepe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296280v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05605012v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lotoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Douarre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kortebi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riveiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013323" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Misson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bruder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Cornuault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne de Paepe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011127" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223214v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pourpre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Desgranges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pagliuso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26037-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665679v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Nunez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trainel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecomte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2058851" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02585985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Naudon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Meziane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232789" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266354v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Souphron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Bodakuntla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Jijumon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gautreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-019-0153-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Walch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihua Leng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35190-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Visweshwaran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thomason" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vacher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V Denisov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201797706" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lebreton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Wendling" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Libertini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005898" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Personnic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Rousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12836" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350961v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Beck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00339" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506669v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schl&#252;ter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Waschb&#252;sch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Anft" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie H&#252;gging" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kind" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2014.06.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6S9CH6N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960923v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Helfer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E Harbour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Henriot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sousa-Blin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201200038" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD6ED5F69D029C80B16D28E21DEDEB78F4E50E39/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Gorelik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Derivery" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12611" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00819299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Job" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Nam Tham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1200120" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03277047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Laplantine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fontan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiaravalli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lopez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lakisic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.241" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506683v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fawzi-Grancher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stoltz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Muller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05570591v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296393v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160179v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey K. Cornuault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne De Paepe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296280v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>