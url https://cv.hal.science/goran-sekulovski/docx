--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -1667,480 +1667,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier cartographique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Essais de rétablissement de l’ancien archevêché d’Ohrid (XIXe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Sekulovski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autocéphalies. L’exercice de l’indépendance dans les Églises slaves orientales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Publications de l’École française de Rome, pp.589-627, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.efr.12487⟩</w:t>
+              <w:t xml:space="preserve">, Publications de l’École française de Rome, pp.413-451, 2021, 9782728314539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.12143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504737v1</w:t>
+                <w:t xml:space="preserve">hal-03321730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais de rétablissement de l’ancien archevêché d’Ohrid (XIXe-XXe siècle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dossier cartographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tatarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Sekulovski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autocéphalies. L’exercice de l’indépendance dans les Églises slaves orientales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Publications de l’École française de Rome, pp.413-451, 2021, 9782728314539. </w:t>
+              <w:t xml:space="preserve">, Publications de l’École française de Rome, pp.589-627, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.efr.12143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.12487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321730v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le diocèse de France et d’Europe occidentale de l’Église orthodoxe serbe</w:t>
+                <w:t xml:space="preserve">Diocèse orthodoxe bulgare d’Europe occidentale et centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Sekulovski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Laure Zwilling et al. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minoritaires religieuses en France. Panorama de la diversité contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 447-462, 2019, 9782227494855</w:t>
+              <w:t xml:space="preserve">, p. 478-485, 2019, 9782227494855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02425175v1</w:t>
+                <w:t xml:space="preserve">halshs-02458126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dialogue islamo-orthodoxe. Un nouveau territoire pour l’unité des Églises ?</w:t>
+                <w:t xml:space="preserve">Le diocèse de France et d’Europe occidentale de l’Église orthodoxe serbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Sekulovski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut supérieur d’études œcuméniques. </w:t>
+              <w:t xml:space="preserve">Anne-Laure Zwilling et al. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux territoires de l’œcuménisme. Déplacements depuis 50 ans et appels pour l’avenir</w:t>
+              <w:t xml:space="preserve">Minoritaires religieuses en France. Panorama de la diversité contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 203-222, 2019, Cerf Patrimoines, 9782204129763</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 447-462, 2019, 9782227494855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02068273v1</w:t>
+                <w:t xml:space="preserve">halshs-02425175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diocèse orthodoxe bulgare d’Europe occidentale et centrale</w:t>
+                <w:t xml:space="preserve">Le dialogue islamo-orthodoxe. Un nouveau territoire pour l’unité des Églises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Sekulovski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne-Laure Zwilling et al. (dir.). </w:t>
+              <w:t xml:space="preserve">Institut supérieur d’études œcuméniques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minoritaires religieuses en France. Panorama de la diversité contemporaine</w:t>
+              <w:t xml:space="preserve">Nouveaux territoires de l’œcuménisme. Déplacements depuis 50 ans et appels pour l’avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 478-485, 2019, 9782227494855</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 203-222, 2019, Cerf Patrimoines, 9782204129763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02458126v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02068273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde orthodoxe face à la terreur et au choc des civilisations</w:t>
               </w:r>
@@ -2902,151 +2902,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création d’une Église autocéphale en Serbie</w:t>
+                <w:t xml:space="preserve">La création de la première Église autocéphale slave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Sekulovski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03333938v1</w:t>
+                <w:t xml:space="preserve">halshs-03333895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création de la première Église autocéphale slave</w:t>
+                <w:t xml:space="preserve">La création d’une Église autocéphale en Serbie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Sekulovski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03333895v1</w:t>
+                <w:t xml:space="preserve">halshs-03333938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patriarcat de Tărnovo (XIVe siècle)</w:t>
               </w:r>
@@ -3246,51 +3246,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DFC9499"/>
+    <w:nsid w:val="80B17AF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3477,51 +3477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/goran-sekulovski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3850-1199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178383449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Y-4585-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126976v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Sekulovski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18665/l-echiquier-macedonien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402530v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Heber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53377/lq.19760" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Codet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desrues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Grandmougin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064491ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004792v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964471v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.442.0174" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154410v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992398v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9529" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853731v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315298v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13673882.2008.8628869" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042949386&amp;amp;series_number" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatarenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.12487" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.12143" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bayard-editions.com/religions-et-sciences-humaines/religions/religion-et-societe/les-minorites-religieuses-en-france" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068273v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18655/nouveaux-territoires-de-l-oecumenisme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826114v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260728v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04510367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550077v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04502981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Holland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154377v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087959v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ragot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333938v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333895v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-02054637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/goran-sekulovski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3850-1199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178383449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Y-4585-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126976v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Sekulovski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18665/l-echiquier-macedonien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402530v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Heber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53377/lq.19760" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Codet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desrues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Grandmougin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064491ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004792v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964471v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.442.0174" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154410v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992398v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9529" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853731v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315298v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13673882.2008.8628869" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042949386&amp;amp;series_number" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.12143" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatarenko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.12487" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458126v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bayard-editions.com/religions-et-sciences-humaines/religions/religion-et-societe/les-minorites-religieuses-en-france" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425175v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18655/nouveaux-territoires-de-l-oecumenisme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826114v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260728v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04510367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550077v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04502981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Holland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154377v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087959v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ragot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-02054637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>