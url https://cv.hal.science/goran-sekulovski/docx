--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1,3191 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3139 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.21875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Goran Sekulovski </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goran-sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3850-1199</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">178383449</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=AKBYKvwAAAAJ&hl=en&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-4585-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Goran Sekulovski est actuellement chef d’unité à la Direction de la diffusion et de l’action régionale de l’Institut national de la statistique et des études économiques (Insee). Il est également enseignant en humanités numériques à l’Université Sorbonne Nouvelle. Docteur en géographie (Université Paris 1 Panthéon-Sorbonne), il a réalisé par la suite un projet de recherche postdoctoral à l’Université de Genève. Ses travaux portent actuellement sur la géographie politique et la géopolitique, les données et protocoles dans les humanités numériques, la gestion et le traitement des données de la recherche, les enjeux de la science ouverte et de l’accès libre. Il est, par ailleurs, chercheur associé au laboratoire Géographie-Cités (CNRS/Paris 1/Paris Cité/EHESS) et poursuit des recherches sur les transformations sociales et politiques de l’espace sud-est européen, l’histoire de la géographie, les rapports entre cartographie et politique avec une attention particulière sur le rôle de la culture dans l’organisation des espaces réticulaires. Qualifié aux fonctions de maître de conférences en Géographie (section 23) et Études slaves et baltes (section 13) du CNU.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échiquier macédonien : religion, politique, territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 507 p., 2019, collection "Géopolitique", 9782204113427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02126976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un patriarcat à l’autre : circulations ecclésiologiques entre Moscou et Belgrade en contexte post-impérial orthodoxe (1917-1931)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balkanologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15aai⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the National Open Science Sphere: Organising the ERUA Open Science Live Meet-Ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Heber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIBER Quarterly. The journal of the Association of European Research Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53377/lq.19760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Paris 8, la recherche consolide le cycle de vie de ses données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag.com - Guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 71, p. 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SCD Paris 8 et l'e-inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Codet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Desrues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Grandmougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bibliothèques et inclusion numérique, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03087486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue à la pointe de la cartographie : la Zeitschrift für Geopolitik (1924-1944) et son actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 241-242, p. 133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between the Cross and the Crescent: Marking One’s Territory and Intercultural Coexistence in Orthodox-Muslim Relations in Macedonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurostudia : revue transatlantique de recherches sur l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, « Cultures en contact, entre régulations et représentations », 13 (1-2), p. 115-137. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1064491ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02054347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Église orthodoxe serbe et l’ecclésiologie du concile de Moscou de 1917-1918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, « Comment vivre et partager la conciliarité ecclésiale ? La réception du Concile de Moscou (1917-1918) », 69 (263), p. 406-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le géographe Kiepert et les Balkans à Berlin (1878) : les archives diplomatiques mises en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, « Cartographie et traités de paix (XVe-XXe siècle) », 228 (6), pp.73-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes sur une identité nationale et ecclésiale : la Macédoine entre territoires, Églises et mythes nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Thèses en géomatique 2013-2015, 227 (3), pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01952180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bataille des cartes autour de la Macédoine dans la guerre de 14/18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, « 14/18 : La Guerre en cartes », 223, pp.91-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154410v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les uniates des Balkans, réflexions géographiques sur une figure religieuse de l’« entre-deux » en République de Macédoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (2), pp.174-189. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.442.0174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme à l'image du Christ ? Les fondaments christologiques de l'anthropologie de Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Littérature ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, CXV (2), p. 231-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00992398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’être macédonien ? Nation, territoire et orthodoxie en République de Macédoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (3), p. 193-203. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.9529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome sur la communion de Judas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Patristica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67, p. 311-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00853731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social Aspects of Fourteenth-Century Hesychasm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Patristica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48, pp.373-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Border City in a Border Country: the Case of Skopje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regions The Newsletter of the Regional Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 270 (1), pp.18-20. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13673882.2008.8628869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00315298v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances and Crises in the Relations between Orthodox and Eastern Catholics in the Balkans in the Wake of Balamand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.Z. Skira; P. De Mey; H.G.B. Teule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Catholic Church and its Orthodox Sister Churches Twenty-Five Years after Balamand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 179-192, 2022, 978-90-429-4938-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de rétablissement de l’ancien archevêché d’Ohrid (XIXe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autocéphalies. L’exercice de l’indépendance dans les Églises slaves orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’École française de Rome, pp.413-451, 2021, 9782728314539. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.12143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tatarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autocéphalies. L’exercice de l’indépendance dans les Églises slaves orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’École française de Rome, pp.589-627, 2021, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.12487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diocèse orthodoxe bulgare d’Europe occidentale et centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Laure Zwilling et al. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minoritaires religieuses en France. Panorama de la diversité contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 478-485, 2019, 9782227494855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02458126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diocèse de France et d’Europe occidentale de l’Église orthodoxe serbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Laure Zwilling et al. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minoritaires religieuses en France. Panorama de la diversité contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 447-462, 2019, 9782227494855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02425175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue islamo-orthodoxe. Un nouveau territoire pour l’unité des Églises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut supérieur d’études œcuméniques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux territoires de l’œcuménisme. Déplacements depuis 50 ans et appels pour l’avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 203-222, 2019, Cerf Patrimoines, 9782204129763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02068273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde orthodoxe face à la terreur et au choc des civilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nabil El Haggar (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre, une vérité humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, p. 121-139, 2013, Les Rendez-Vous d'Archimède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00826114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The City of Skopje: a Border or a Multicultural City?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janicki, W. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Multiculturalism as a Challenge: Policies, Successes and Failures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polihymnia, p. 237-249, 2007, Political Geography Studies N° 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ouverture de la science face aux enjeux de l’intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des chercheurs internationaux de l’université Paris 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Acc&amp;ss Paris Nord; Service des Relations et de la Coopération Internationales (SERCI) de l'Université Paris 8, Feb 2024, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaching the researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Heber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Why Universities? Re-imagining Higher Education and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roskilde University (Denmark); European Reform University Alliance (ERUA), Oct 2023, Roskilde, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science as a Measure of Excellence? Bibliometric Dilemmas and New Publication Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re:ERUA Joint Expert Group Meeting on Collaboative Research and Alternative Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Konstanz, Feb 2023, Constance, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un entrepôt de données scientifiques pour l’université : retours d’expérience du projet Data Paris 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Holland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents et données : l’université à l’ère de la transition numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon Sorbonne - Service des archives; Amue - Agence de Mutualisation des Universités et Établissements; DINUM - Direction interministérielle du numérique; SIAF - Le service interministériel des Archives de France, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses de la guerre de rue à Kumanovo : six questions clés pour comprendre le conflit en Macédoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IRIS (Institut de relations internationales et stratégiques) : géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue emblématique de géopolitique en Allemagne : la Zeitschrift für Geopolitik (1924-1944) et son actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03141090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage des ressources et des services ISTEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création d’une Église autocéphale en Serbie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03333938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de la première Église autocéphale slave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03333895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patriarcat de Tărnovo (XIVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03333912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Balkans ottomans de la première moitié du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Sekulovski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02054637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3246,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80B17AF6"/>
+    <w:nsid w:val="FEA2BCBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3477,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/goran-sekulovski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3850-1199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178383449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Y-4585-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126976v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Sekulovski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18665/l-echiquier-macedonien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402530v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Heber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53377/lq.19760" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775676v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Codet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desrues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Grandmougin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064491ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004792v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964471v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.442.0174" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154410v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992398v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9529" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853731v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315298v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13673882.2008.8628869" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042949386&amp;amp;series_number" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.12143" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504737v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatarenko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.12487" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458126v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bayard-editions.com/religions-et-sciences-humaines/religions/religion-et-societe/les-minorites-religieuses-en-france" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425175v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18655/nouveaux-territoires-de-l-oecumenisme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826114v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260728v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04510367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550077v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04502981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Holland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154377v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087959v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ragot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-02054637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/goran-sekulovski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3850-1199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178383449" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=AKBYKvwAAAAJ&amp;hl=en&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/Y-4585-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126976v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Sekulovski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18665/l-echiquier-macedonien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402530v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Heber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53377/lq.19760" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775676v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087486v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Codet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Desrues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Grandmougin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054347v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1064491ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004792v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154410v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964471v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.442.0174" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00992398v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9529" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853731v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315298v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13673882.2008.8628869" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775343v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042949386&amp;amp;series_number" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321730v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.12143" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504737v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatarenko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.12487" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bayard-editions.com/religions-et-sciences-humaines/religions/religion-et-societe/les-minorites-religieuses-en-france" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068273v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18655/nouveaux-territoires-de-l-oecumenisme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04510367v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04502981v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Holland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141090v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087959v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ragot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-02054637v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>