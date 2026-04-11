--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -100,6227 +100,6227 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Loi Baptiste : une lecture en marche arrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMP100% : les universités libres d'obéir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La guerre des tout petits mondes : le CNRS dégaine les « key-labs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">COMP100% : les universités libres d'obéir</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi Baptiste : une transformation d'ampleur LRU ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Loi Baptiste : une lecture en marche arrière</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RIPEC : la grande différenciation a-t-elle eu lieu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Loi Baptiste : une transformation d'ampleur LRU ?</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hcéres : l'étrange défense du Ministre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">RIPEC : la grande différenciation a-t-elle eu lieu ?</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perte d'attractivité, déprime : jusqu'où ira la crise de l'Université ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hcéres : l'étrange défense du Ministre</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hcéres : tempête dans la vague E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Perte d'attractivité, déprime : jusqu'où ira la crise de l'Université ?</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fresq : entre espoirs et inquiétudes pour la transformation de l'offre de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : quel indicateur pour quelle communication ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation et citoyenneté : quel indicateur pour une classe d'âge qui se tient bien sage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup : quel indicateur pour quelle communication ?</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer l'immesuré : le développement de l'enseignement supérieur privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Éducation et citoyenneté : quel indicateur pour une classe d'âge qui se tient bien sage ?</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quel rythme vont les réformes de l'éducation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insertion professionnelle : quel indicateur pour quelle politique publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budget de l'ESR : il monte et il descend, mais surtout il descend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Insertion professionnelle : quel indicateur pour quelle politique publique ?</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">McKinsey : un demi-million de copier-coller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Budget de l'ESR : il monte et il descend, mais surtout il descend</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réception pour l’avenir de la recherche française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">McKinsey : un demi-million de copier-coller</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subvention pour charge de service public : quel indicateur pour quelle répartition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Subvention pour charge de service public : quel indicateur pour quelle répartition ?</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déception pour l’avenir de la recherche française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réception pour l’avenir de la recherche française</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baromètre de l'ESR 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Baromètre de l'ESR 2023</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mon Master va-t-il sauver la méritocratie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élections professionnelles au MESRI : 80% d'abstention, quelques explications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à la crise, l'Université commence là où la Bureaucratie s'arrête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Face à la crise, l'Université commence là où la Bureaucratie s'arrête</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50 ans de massification, et après ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Élections professionnelles au MESRI : 80% d'abstention, quelques explications.</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bleus 2023 de l'ESR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pourquoi vous ne sortez pas avec les gens que vous connaissez ? », des étudiants répondent à Frédérique Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si l'abandon des étudiants était rationnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elections des Conseils centraux de l'Université de Strasbourg : la fin de la collégialité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EndOfDUT : Les quotas, la « main invisible » sur les formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Pourquoi vous ne sortez pas avec les gens que vous connaissez ? », des étudiants répondent à Frédérique Vidal</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélection impossible : autonomie fantôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Et si l'abandon des étudiants était rationnel ?</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : Ce que le Bac Blanquer change pour le tri des candidatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sélection impossible : autonomie fantôme</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GamingESR : Comprendre l'enjeu des places Parcoursup en jouant à Evil Genius 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup : Ce que le Bac Blanquer change pour le tri des candidatures</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : un outil pédagogique pour fluidifier l’abandon d’une partie de la jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid19 : Plan de (dis)continuité académique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campagne d'emplois synchronisée 2020 enseignants-chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : Le projet de loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une LPPR à l'autre : 14 ans de promesses inchangées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcoursup : le rapport « Fin du game » de la Cour des comptes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPPR : le Pacte de productivité, jumeau maléfique de la Loi de programmation pluri-annuelle de la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Covid19 : Plan de (dis)continuité académique</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : Une erreur historique lourde et annoncée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Campagne d'emplois synchronisée 2020 enseignants-chercheurs</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : bonneteau à l'Assemblée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LPPR : Le projet de loi</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : augmenter les préciputs pour davantage de tensions dans la base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LPPR : Une erreur historique lourde et annoncée</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir de la nasse de l'Excellence : quatre scénarios pour l'Université de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LPPR : bonneteau à l'Assemblée</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois certitudes et une conviction : Pourquoi j'ai démissionné du Conseil d’administration de l'Université de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LPPR : augmenter les préciputs pour davantage de tensions dans la base</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup 2020 : Une rentrée sous haute tension ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sortir de la nasse de l'Excellence : quatre scénarios pour l'Université de Strasbourg</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : les enjeux de l'HCERES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup 2020 : Une rentrée sous haute tension ?</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous avons besoin d'établissements universitaires à taille humaine, structurés en petites entités autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Trois certitudes et une conviction : Pourquoi j'ai démissionné du Conseil d’administration de l'Université de Strasbourg</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : Petit manuel de formulation des vœux à l'usage des candidats à l'enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LPPR : les enjeux de l'HCERES</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadémécum « évaluations confinées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vadémécum « évaluations confinées »</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : le flowchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nous avons besoin d'établissements universitaires à taille humaine, structurés en petites entités autonomes</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elections des Conseils centraux : Paris 1 Panthéon-Sorbonne, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup : Petit manuel de formulation des vœux à l'usage des candidats à l'enseignement supérieur</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : une loi de programmation de l'inconduite scientifique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LPPR : le flowchart</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : le bidonnage continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : Accompagnement RH pour les enseignants-chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répartition des moyens des universités 2020 présentée au CNESER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (VI) : Aghion-Cohen vs. les Etats Généraux de la Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : Evolution du statut, vers la fusion des deux corps ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CPU se prépare-t-elle à la transformation de la fonction publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel dialogue de gestion pour quelle autonomie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (III) : Emplois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formidables opportunités de la loi de transformation de la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concertation sur la professionnalisation du 1er cycle post-bac : deux esquives majeures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPPR : les compétitions de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapports des groupes de travail LPPR : synthèse et analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Concertation sur la professionnalisation du 1er cycle post-bac : deux esquives majeures</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (V) : Résumons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (IV) : Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan 2018-2019 (II) : Hausse des frais d'inscription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publication des textes sur la hausse des frais d'inscription des étudiants étrangers : Qu'en pense Cassandre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Bilan 2018-2019 (V) : Résumons</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le DUT, droit au BUT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bilan 2018-2019 (IV) : Recherche</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (VII) : Après la démocratie universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LPPR : Accompagnement RH pour les enseignants-chercheurs</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (I) : Parcoursup, année 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bilan 2018-2019 (VI) : Aghion-Cohen vs. les Etats Généraux de la Recherche</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lycée : Petit manuel de choix des spécialités à l'usage des futurs candidats à l'enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La répartition des moyens des universités 2020 présentée au CNESER</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hausse des frais d'inscription des étudiants étrangers : fracture ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les formidables opportunités de la loi de transformation de la fonction publique</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagne d'emploi enseignants-chercheurs 2019 en chiffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LPPR : Evolution du statut, vers la fusion des deux corps ?</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projets d'arrêtés : il est venu le temps des Bachelors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quel dialogue de gestion pour quelle autonomie ?</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport au parlement du Comité Ethique et Scientifique de Parcoursup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bilan 2018-2019 (III) : Emplois</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan ESR 2018-2019 : Point de situation et perspectives (TL;DR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La CPU se prépare-t-elle à la transformation de la fonction publique ?</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combien coûte une formation universitaire (et par extension celle des étudiants étrangers) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le DUT, droit au BUT.</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fusions selon leur présidents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bilan 2018-2019 (VII) : Après la démocratie universitaire</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du DUT au BUT : 50% de bacs technos, et après ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement supérieur Recherche Innovation en Chiffres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : Tirage au sort, fin ou généralisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup et Lycée d'origine : Une difficulté (technique) de moins pour une difficulté (philosophique) de plus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation : les excellentes performances du sup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle est la validité des chiffres de la rentrée universitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : l'épreuve de vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : le compte n'y est pas...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des canons du Vieux Port à la communication des projets de fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : Les obligations légales des universités dans le traitement des dossiers de candidatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IA for Parcoursup : l'orientation des bacheliers enfin révolutionnée !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">IA for Parcoursup : l'orientation des bacheliers enfin révolutionnée !</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : petit manuel de tri des candidatures à l’usage des enseignants du supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup : Les obligations légales des universités dans le traitement des dossiers de candidatures</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice et Bob sont dans Parcoursup...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup : petit manuel de tri des candidatures à l’usage des enseignants du supérieur</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les statistiques de la rentrée 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Alice et Bob sont dans Parcoursup...</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : Transparence des algorithmes locaux vs. Secret des délibérations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enseignement supérieur Recherche Innovation en Chiffres</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : Comment créer des places à l'Université (d'un coup de baguette magique) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup : Tirage au sort, fin ou généralisation ?</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">#PasDeVague, l’écume des nouvelles politiques de gestion publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup et Lycée d'origine : Une difficulté (technique) de moins pour une difficulté (philosophique) de plus</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup est-il &amp;quot;grippé&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup : l'épreuve de vérité</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : les universités font leur marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup : le compte n'y est pas...</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tension durant la campagne 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des canons du Vieux Port à la communication des projets de fusion</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi ORE : un formidable terrain d'étude pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...557 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308974v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05308960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'algorithme cynique des réformes de l'ESR</w:t>
               </w:r>
@@ -7739,50 +7739,154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Improving Cloud Simulation using the Monte-Carlo Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Bertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Genaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euro-Par 24th International Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.404-416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96983-1_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An Overview of Cloud Simulation Enhancement using the Monte-Carlo Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Bertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7804,161 +7908,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 18th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGRID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Washington, France. pp.386-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161765v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-02161784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de la pensée informatique par des étudiants en informatique (au XXIe siècle)</w:t>
               </w:r>
@@ -9045,191 +9045,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adaptable Distance-Based Decision-Making Support in Dynamic Cross-Grid Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brunie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euro-Par 2007, Parallel Processing, 13th International Euro-Par Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.437-446</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">End-To-End Distance Computation In Grid Environment by NDS, the Network Distance Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Universal Multiservice Networks (ECUMN'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Toulouse, France. pp.210-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501727v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01502231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FReDi : Flexible Replicas Displacer</w:t>
               </w:r>
@@ -9990,3747 +9990,3747 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enquête auprès des personnels de l’Université de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une LPPR à l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LPPR : le Pacte de productivité, jumeau maléfique de la Loi de programmation pluri-annuelle de la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcoursup 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcoursup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagne d'emplois synchronisée 2020 enseignants-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcoursup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous avons besoin d'établissements universitaires à taille humaine, structurés en petites entités autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir de la nasse de l'Excellence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enquête auprès des personnels de l’Université de Strasbourg</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : bonneteau à l’Assemblée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">D'une LPPR à l'autre</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la nasse de l'Excellence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concertation sur la professionnalisation du 1er cycle post-bac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fusions selon leur présidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le DUT, droit au BUT.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combien coûte une formation universitaire (et par extension celle des étudiants étrangers) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formidables opportunités de la loi de transformation de la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du DUT au BUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport au parlement du Comité Ethique et Scientifique de Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publication des textes sur la hausse des frais d'inscription des étudiants étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répartition des moyens des universités 2020 présentée au CNESER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CPU se prépare-t-elle à la transformation de la fonction publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapports des groupes de travail LPPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel dialogue de gestion pour quelle autonomie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hausse des frais d'inscription des étudiants étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (VI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hausse des frais d'inscription pour les étudiants extra-communautaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagne d'emploi enseignants-chercheurs 2019 en chiffres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (VII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcoursup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IA for Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'algorithme cynique des réformes de l'ESR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup est-il &amp;quot;grippé&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tension durant la campagne 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement supérieur Recherche Innovation en Chiffres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les statistiques de la rentrée 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle est la validité des chiffres de la rentrée universitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup et Lycée d'origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit manuel de dévolution à l’usage des administrateurs tatillons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...1983 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473087v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-05473038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice et Bob sont dans Parcoursup...</w:t>
               </w:r>
@@ -14576,51 +14576,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gossa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309060v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309061v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309053v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309056v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309057v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309050v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309042v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309044v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309046v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309038v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309031v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309029v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309033v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309035v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309019v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309015v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309013v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309017v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309011v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309009v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309028v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308992v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308988v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308995v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308994v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308989v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308983v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308984v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308990v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309002v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308981v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308982v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309004v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309003v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308957v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308979v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308968v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308964v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308973v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308967v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308958v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308976v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308977v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308972v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308969v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308978v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308974v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308960v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308959v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308962v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308980v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419557v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.051.0167" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971877v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971879v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378219v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Michon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Unbekandt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kherbache" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.09.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eduard Frincu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2015.071728" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Frincu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-014-0410-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971874v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Macrez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515521v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Samad Mahmoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2008.018889" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515381v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wehrle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cahon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2007.897477" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744215v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Duguet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Dong Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967579v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Courant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bertot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161784v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_29" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zimmermann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161761v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872547v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872543v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588331v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437711v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Zefouni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587649v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G. Janecek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin A. Hummel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried N. Gansterer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDMW.2008.21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975160v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nipaul Long" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376978" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531281v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Haingo Andrianarisoa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2008.79" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584478v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283883" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502231v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNICONSMCL.2006.104" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581350v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BROADNETS.2006.4374306" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505626v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584354v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473213v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587615v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-242-8.ch076" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275194v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473069v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473051v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473365v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473361v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473042v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473077v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05222387v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473120v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473146v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473050v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473029v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473140v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473035v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473107v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473129v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473142v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473031v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473124v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473108v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473073v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473059v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473115v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473049v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473125v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473040v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473111v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473034v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473089v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473066v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473144v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473021v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473378v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473138v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473130v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473084v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473039v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473055v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473037v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473032v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473078v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473141v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473098v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473083v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473118v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473060v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473112v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473033v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473099v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473145v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473119v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473054v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473143v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473057v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473123v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473030v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473087v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473045v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473038v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473148v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473155v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473064v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971511v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972374v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956087v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929814v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457178v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gossa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309060v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309054v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309061v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309053v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309057v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309056v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309050v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309042v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309029v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309033v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309035v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309019v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309026v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309011v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309005v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308996v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308993v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308985v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309008v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308995v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308990v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308984v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309002v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308981v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308982v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308979v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308968v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308973v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308967v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308971v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308965v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308957v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308960v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308959v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308962v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308980v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419557v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.051.0167" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971877v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971879v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378219v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Michon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Unbekandt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kherbache" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.09.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eduard Frincu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2015.071728" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Frincu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-014-0410-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971874v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Macrez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515521v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Samad Mahmoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2008.018889" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515381v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wehrle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cahon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2007.897477" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744215v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Duguet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Dong Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967579v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Courant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bertot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_29" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zimmermann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161761v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872547v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872543v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588331v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437711v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Zefouni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587649v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G. Janecek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin A. Hummel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried N. Gansterer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDMW.2008.21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975160v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nipaul Long" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376978" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531281v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Haingo Andrianarisoa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2008.79" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584478v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283883" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502231v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501727v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNICONSMCL.2006.104" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581350v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BROADNETS.2006.4374306" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505626v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584354v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473213v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587615v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-242-8.ch076" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275194v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05222387v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473120v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473146v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473069v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473051v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473365v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473361v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473077v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473042v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473050v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473029v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473140v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473035v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473107v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473129v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473125v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473040v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473111v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473034v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473089v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473066v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473142v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473031v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473124v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473108v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473115v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473073v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473059v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473144v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473021v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473378v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473138v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473130v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473084v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473039v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473055v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473037v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473032v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473078v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473033v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473099v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473145v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473119v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473054v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473141v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473098v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473083v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473118v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473112v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473060v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473143v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473057v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473123v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473030v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473045v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473038v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473087v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473148v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473155v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473064v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971511v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972374v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956087v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929814v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457178v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>