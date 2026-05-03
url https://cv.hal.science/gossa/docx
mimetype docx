--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -100,6289 +100,6289 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La guerre des tout petits mondes : le CNRS dégaine les « key-labs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMP100% : les universités libres d'obéir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Loi Baptiste : une lecture en marche arrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">COMP100% : les universités libres d'obéir</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RIPEC : la grande différenciation a-t-elle eu lieu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La guerre des tout petits mondes : le CNRS dégaine les « key-labs »</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi Baptiste : une transformation d'ampleur LRU ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Loi Baptiste : une transformation d'ampleur LRU ?</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hcéres : l'étrange défense du Ministre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">RIPEC : la grande différenciation a-t-elle eu lieu ?</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perte d'attractivité, déprime : jusqu'où ira la crise de l'Université ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hcéres : l'étrange défense du Ministre</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hcéres : tempête dans la vague E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Perte d'attractivité, déprime : jusqu'où ira la crise de l'Université ?</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fresq : entre espoirs et inquiétudes pour la transformation de l'offre de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : quel indicateur pour quelle communication ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation et citoyenneté : quel indicateur pour une classe d'âge qui se tient bien sage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup : quel indicateur pour quelle communication ?</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer l'immesuré : le développement de l'enseignement supérieur privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Éducation et citoyenneté : quel indicateur pour une classe d'âge qui se tient bien sage ?</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quel rythme vont les réformes de l'éducation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insertion professionnelle : quel indicateur pour quelle politique publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Budget de l'ESR : il monte et il descend, mais surtout il descend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Insertion professionnelle : quel indicateur pour quelle politique publique ?</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">McKinsey : un demi-million de copier-coller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Budget de l'ESR : il monte et il descend, mais surtout il descend</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subvention pour charge de service public : quel indicateur pour quelle répartition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">McKinsey : un demi-million de copier-coller</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réception pour l’avenir de la recherche française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réception pour l’avenir de la recherche française</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déception pour l’avenir de la recherche française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Subvention pour charge de service public : quel indicateur pour quelle répartition ?</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baromètre de l'ESR 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Déception pour l’avenir de la recherche française</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mon Master va-t-il sauver la méritocratie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50 ans de massification, et après ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élections professionnelles au MESRI : 80% d'abstention, quelques explications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Élections professionnelles au MESRI : 80% d'abstention, quelques explications.</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à la crise, l'Université commence là où la Bureaucratie s'arrête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Face à la crise, l'Université commence là où la Bureaucratie s'arrête</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bleus 2023 de l'ESR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elections des Conseils centraux de l'Université de Strasbourg : la fin de la collégialité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EndOfDUT : Les quotas, la « main invisible » sur les formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pourquoi vous ne sortez pas avec les gens que vous connaissez ? », des étudiants répondent à Frédérique Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si l'abandon des étudiants était rationnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Elections des Conseils centraux de l'Université de Strasbourg : la fin de la collégialité ?</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélection impossible : autonomie fantôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">EndOfDUT : Les quotas, la « main invisible » sur les formations</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : Ce que le Bac Blanquer change pour le tri des candidatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sélection impossible : autonomie fantôme</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GamingESR : Comprendre l'enjeu des places Parcoursup en jouant à Evil Genius 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup : Ce que le Bac Blanquer change pour le tri des candidatures</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : un outil pédagogique pour fluidifier l’abandon d’une partie de la jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une LPPR à l'autre : 14 ans de promesses inchangées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : le rapport « Fin du game » de la Cour des comptes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : Le projet de loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid19 : Plan de (dis)continuité académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagne d'emplois synchronisée 2020 enseignants-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">LPPR : Le projet de loi</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : le Pacte de productivité, jumeau maléfique de la Loi de programmation pluri-annuelle de la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">D'une LPPR à l'autre : 14 ans de promesses inchangées</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : Une erreur historique lourde et annoncée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup : le rapport « Fin du game » de la Cour des comptes</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : bonneteau à l'Assemblée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LPPR : le Pacte de productivité, jumeau maléfique de la Loi de programmation pluri-annuelle de la recherche ?</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : augmenter les préciputs pour davantage de tensions dans la base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LPPR : Une erreur historique lourde et annoncée</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir de la nasse de l'Excellence : quatre scénarios pour l'Université de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LPPR : bonneteau à l'Assemblée</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois certitudes et une conviction : Pourquoi j'ai démissionné du Conseil d’administration de l'Université de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LPPR : augmenter les préciputs pour davantage de tensions dans la base</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup 2020 : Une rentrée sous haute tension ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sortir de la nasse de l'Excellence : quatre scénarios pour l'Université de Strasbourg</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : les enjeux de l'HCERES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Trois certitudes et une conviction : Pourquoi j'ai démissionné du Conseil d’administration de l'Université de Strasbourg</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous avons besoin d'établissements universitaires à taille humaine, structurés en petites entités autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup 2020 : Une rentrée sous haute tension ?</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : Petit manuel de formulation des vœux à l'usage des candidats à l'enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LPPR : les enjeux de l'HCERES</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadémécum « évaluations confinées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nous avons besoin d'établissements universitaires à taille humaine, structurés en petites entités autonomes</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : le flowchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup : Petit manuel de formulation des vœux à l'usage des candidats à l'enseignement supérieur</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elections des Conseils centraux : Paris 1 Panthéon-Sorbonne, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vadémécum « évaluations confinées »</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : une loi de programmation de l'inconduite scientifique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LPPR : le flowchart</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : le bidonnage continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concertation sur la professionnalisation du 1er cycle post-bac : deux esquives majeures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : les compétitions de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapports des groupes de travail LPPR : synthèse et analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : Evolution du statut, vers la fusion des deux corps ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CPU se prépare-t-elle à la transformation de la fonction publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel dialogue de gestion pour quelle autonomie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (III) : Emplois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formidables opportunités de la loi de transformation de la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPPR : Accompagnement RH pour les enseignants-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La répartition des moyens des universités 2020 présentée au CNESER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan 2018-2019 (VI) : Aghion-Cohen vs. les Etats Généraux de la Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">LPPR : Evolution du statut, vers la fusion des deux corps ?</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (V) : Résumons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La CPU se prépare-t-elle à la transformation de la fonction publique ?</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (IV) : Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quel dialogue de gestion pour quelle autonomie ?</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (II) : Hausse des frais d'inscription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bilan 2018-2019 (III) : Emplois</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publication des textes sur la hausse des frais d'inscription des étudiants étrangers : Qu'en pense Cassandre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les formidables opportunités de la loi de transformation de la fonction publique</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le DUT, droit au BUT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Concertation sur la professionnalisation du 1er cycle post-bac : deux esquives majeures</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (VII) : Après la démocratie universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LPPR : les compétitions de la recherche</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (I) : Parcoursup, année 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rapports des groupes de travail LPPR : synthèse et analyse</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagne d'emploi enseignants-chercheurs 2019 en chiffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bilan 2018-2019 (V) : Résumons</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lycée : Petit manuel de choix des spécialités à l'usage des futurs candidats à l'enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bilan 2018-2019 (IV) : Recherche</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hausse des frais d'inscription des étudiants étrangers : fracture ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bilan 2018-2019 (II) : Hausse des frais d'inscription</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projets d'arrêtés : il est venu le temps des Bachelors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Publication des textes sur la hausse des frais d'inscription des étudiants étrangers : Qu'en pense Cassandre ?</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport au parlement du Comité Ethique et Scientifique de Parcoursup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le DUT, droit au BUT.</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan ESR 2018-2019 : Point de situation et perspectives (TL;DR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bilan 2018-2019 (VII) : Après la démocratie universitaire</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combien coûte une formation universitaire (et par extension celle des étudiants étrangers) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bilan 2018-2019 (I) : Parcoursup, année 2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fusions selon leur présidents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lycée : Petit manuel de choix des spécialités à l'usage des futurs candidats à l'enseignement supérieur</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du DUT au BUT : 50% de bacs technos, et après ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : Les obligations légales des universités dans le traitement des dossiers de candidatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IA for Parcoursup : l'orientation des bacheliers enfin révolutionnée !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : petit manuel de tri des candidatures à l’usage des enseignants du supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation : les excellentes performances du sup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle est la validité des chiffres de la rentrée universitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : l'épreuve de vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : le compte n'y est pas...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des canons du Vieux Port à la communication des projets de fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement supérieur Recherche Innovation en Chiffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcoursup : Tirage au sort, fin ou généralisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcoursup et Lycée d'origine : Une difficulté (technique) de moins pour une difficulté (philosophique) de plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Formation : les excellentes performances du sup</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice et Bob sont dans Parcoursup...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelle est la validité des chiffres de la rentrée universitaire ?</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les statistiques de la rentrée 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup : l'épreuve de vérité</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : Transparence des algorithmes locaux vs. Secret des délibérations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup : le compte n'y est pas...</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : Comment créer des places à l'Université (d'un coup de baguette magique) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des canons du Vieux Port à la communication des projets de fusion</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">#PasDeVague, l’écume des nouvelles politiques de gestion publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup : Les obligations légales des universités dans le traitement des dossiers de candidatures</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup est-il &amp;quot;grippé&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">IA for Parcoursup : l'orientation des bacheliers enfin révolutionnée !</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : les universités font leur marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup : petit manuel de tri des candidatures à l’usage des enseignants du supérieur</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tension durant la campagne 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Alice et Bob sont dans Parcoursup...</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'algorithme cynique des réformes de l'ESR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les statistiques de la rentrée 2018</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi ORE : un formidable terrain d'étude pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...433 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308974v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05308959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcoursup : Quelle place pour le lycée d'origine dans le tri des dossiers ?</w:t>
               </w:r>
@@ -7739,50 +7739,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An Overview of Cloud Simulation Enhancement using the Monte-Carlo Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Bertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Genaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 18th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGRID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Washington, France. pp.386-387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Improving Cloud Simulation using the Monte-Carlo Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Bertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7794,171 +7889,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 24th International Conference on Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.404-416, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96983-1_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-96983-1_29⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02161784v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-02161765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de la pensée informatique par des étudiants en informatique (au XXIe siècle)</w:t>
               </w:r>
@@ -9045,50 +9045,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">End-To-End Distance Computation In Grid Environment by NDS, the Network Distance Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th European Conference on Universal Multiservice Networks (ECUMN'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Toulouse, France. pp.210-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adaptable Distance-Based Decision-Making Support in Dynamic Cross-Grid Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9110,126 +9179,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2007, Parallel Processing, 13th International Euro-Par Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.437-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502231v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01501727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FReDi : Flexible Replicas Displacer</w:t>
               </w:r>
@@ -9777,208 +9777,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GR-OLAP: On Line Analytical Processing of GRid monitoring information</w:t>
+                <w:t xml:space="preserve">GR-OLAP : On Line Analytical Processing of GRid monitoring information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laura C. Rivero, Jorge Horacio Doorn,Viviana E. Ferraggine. </w:t>
+              <w:t xml:space="preserve">Laura Rivero; C Doorn; Jorge Ferraggine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research on Innovations in Database Technologies and Applications: Current and Future Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.716-727, 2009, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, , pp.716-727, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05275194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">GR-OLAP : On Line Analytical Processing of GRid monitoring information</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GR-OLAP: On Line Analytical Processing of GRid monitoring information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laura Rivero; C Doorn; Jorge Ferraggine. </w:t>
+              <w:t xml:space="preserve">Laura C. Rivero, Jorge Horacio Doorn,Viviana E. Ferraggine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research on Innovations in Database Technologies and Applications: Current and Future Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.716-727, 2009</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.716-727, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-60566-242-8.ch076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05275194v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9990,3747 +9990,3747 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LPPR : le Pacte de productivité, jumeau maléfique de la Loi de programmation pluri-annuelle de la recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enquête auprès des personnels de l’Université de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une LPPR à l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcoursup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">LPPR : le Pacte de productivité, jumeau maléfique de la Loi de programmation pluri-annuelle de la recherche ?</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campagne d'emplois synchronisée 2020 enseignants-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup 2020</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcoursup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Campagne d'emplois synchronisée 2020 enseignants-chercheurs</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : bonneteau à l’Assemblée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous avons besoin d'établissements universitaires à taille humaine, structurés en petites entités autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir de la nasse de l'Excellence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la nasse de l'Excellence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport au parlement du Comité Ethique et Scientifique de Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publication des textes sur la hausse des frais d'inscription des étudiants étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répartition des moyens des universités 2020 présentée au CNESER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CPU se prépare-t-elle à la transformation de la fonction publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le DUT, droit au BUT.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combien coûte une formation universitaire (et par extension celle des étudiants étrangers) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formidables opportunités de la loi de transformation de la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du DUT au BUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concertation sur la professionnalisation du 1er cycle post-bac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fusions selon leur présidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapports des groupes de travail LPPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel dialogue de gestion pour quelle autonomie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hausse des frais d'inscription des étudiants étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (VI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hausse des frais d'inscription pour les étudiants extra-communautaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagne d'emploi enseignants-chercheurs 2019 en chiffres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (VII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IA for Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcoursup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'algorithme cynique des réformes de l'ESR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup est-il &amp;quot;grippé&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tension durant la campagne 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement supérieur Recherche Innovation en Chiffres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les statistiques de la rentrée 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle est la validité des chiffres de la rentrée universitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit manuel de dévolution à l’usage des administrateurs tatillons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup et Lycée d'origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...2169 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473038v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05473087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice et Bob sont dans Parcoursup...</w:t>
               </w:r>
@@ -14576,51 +14576,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308956v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gossa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309060v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309054v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309061v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309053v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309057v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309056v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309050v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309042v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309037v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309030v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309029v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309033v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309035v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309019v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309026v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309011v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309005v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308996v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308993v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308985v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309008v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308995v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308990v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308984v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309002v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308981v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308982v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308979v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308968v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308973v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308967v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308971v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308965v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308957v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308960v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308974v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308959v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308962v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308980v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419557v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.051.0167" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971877v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971879v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378219v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Michon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Unbekandt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kherbache" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.09.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eduard Frincu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2015.071728" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Frincu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-014-0410-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971874v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Macrez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515521v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Samad Mahmoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2008.018889" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515381v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wehrle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cahon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2007.897477" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744215v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Duguet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Dong Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967579v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Courant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bertot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_29" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161765v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zimmermann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161761v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872547v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872543v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588331v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437711v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Zefouni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587649v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G. Janecek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin A. Hummel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried N. Gansterer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDMW.2008.21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975160v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nipaul Long" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376978" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531281v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Haingo Andrianarisoa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2008.79" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584478v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283883" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502231v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501727v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNICONSMCL.2006.104" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581350v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BROADNETS.2006.4374306" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505626v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584354v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473213v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587615v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-242-8.ch076" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275194v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05222387v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473120v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473146v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473069v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473051v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473365v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473361v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473077v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473042v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473050v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473029v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473140v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473035v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473107v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473129v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473125v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473040v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473111v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473034v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473089v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473066v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473142v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473031v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473124v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473108v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473115v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473073v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473059v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473144v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473021v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473378v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473138v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473130v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473084v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473039v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473055v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473037v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473032v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473078v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473033v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473099v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473145v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473119v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473054v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473141v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473098v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473083v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473118v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473112v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473060v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473143v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473057v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473123v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473030v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473045v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473038v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473087v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473148v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473155v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473064v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971511v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972374v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956087v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929814v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457178v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gossa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309060v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309057v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309056v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309050v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309042v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309038v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309031v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309029v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309033v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309035v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309019v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309015v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309013v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309026v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309011v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308985v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308993v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308996v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308995v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308990v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308984v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309002v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308981v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308982v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308971v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308957v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308973v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308967v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308964v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308960v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308959v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308974v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308962v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308980v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419557v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.051.0167" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971877v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971879v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378219v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Michon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Unbekandt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kherbache" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.09.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eduard Frincu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2015.071728" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Frincu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-014-0410-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971874v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Macrez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515521v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Samad Mahmoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2008.018889" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515381v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wehrle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cahon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2007.897477" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744215v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Duguet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Dong Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967579v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Courant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bertot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161784v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_29" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zimmermann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161761v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872547v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872543v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588331v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437711v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Zefouni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587649v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G. Janecek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin A. Hummel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried N. Gansterer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDMW.2008.21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975160v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nipaul Long" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376978" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531281v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Haingo Andrianarisoa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2008.79" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584478v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283883" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502231v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNICONSMCL.2006.104" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581350v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BROADNETS.2006.4374306" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505626v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584354v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473213v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275194v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587615v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-242-8.ch076" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473069v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473051v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473365v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05222387v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473120v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473146v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473361v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473077v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473042v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473140v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473116v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473050v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473029v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473035v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473107v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473129v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473142v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473031v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473124v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473108v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473111v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473034v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473089v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473066v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473125v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473049v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473040v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473115v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473073v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473059v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473144v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473021v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473378v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473138v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473130v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473084v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473039v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473055v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473037v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473032v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473078v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473141v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473098v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473099v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473145v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473119v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473054v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473033v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473083v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473118v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473112v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473060v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473057v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473143v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473123v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473030v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473087v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473045v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473038v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473148v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473155v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473064v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971511v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972374v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956087v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929814v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457178v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>