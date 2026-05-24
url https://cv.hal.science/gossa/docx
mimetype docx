--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,6413 +100,6413 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hcéres : tempête dans la vague E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fresq : entre espoirs et inquiétudes pour la transformation de l'offre de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La guerre des tout petits mondes : le CNRS dégaine les « key-labs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi Baptiste : une lecture en marche arrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMP100% : les universités libres d'obéir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Loi Baptiste : une lecture en marche arrière</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RIPEC : la grande différenciation a-t-elle eu lieu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">RIPEC : la grande différenciation a-t-elle eu lieu ?</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi Baptiste : une transformation d'ampleur LRU ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Loi Baptiste : une transformation d'ampleur LRU ?</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hcéres : l'étrange défense du Ministre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hcéres : l'étrange défense du Ministre</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perte d'attractivité, déprime : jusqu'où ira la crise de l'Université ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer l'immesuré : le développement de l'enseignement supérieur privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quel rythme vont les réformes de l'éducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : quel indicateur pour quelle communication ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup : quel indicateur pour quelle communication ?</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation et citoyenneté : quel indicateur pour une classe d'âge qui se tient bien sage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déception pour l’avenir de la recherche française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baromètre de l'ESR 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mon Master va-t-il sauver la méritocratie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion professionnelle : quel indicateur pour quelle politique publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budget de l'ESR : il monte et il descend, mais surtout il descend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">McKinsey : un demi-million de copier-coller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réception pour l’avenir de la recherche française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subvention pour charge de service public : quel indicateur pour quelle répartition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50 ans de massification, et après ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élections professionnelles au MESRI : 80% d'abstention, quelques explications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à la crise, l'Université commence là où la Bureaucratie s'arrête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bleus 2023 de l'ESR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : un outil pédagogique pour fluidifier l’abandon d’une partie de la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elections des Conseils centraux de l'Université de Strasbourg : la fin de la collégialité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EndOfDUT : Les quotas, la « main invisible » sur les formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pourquoi vous ne sortez pas avec les gens que vous connaissez ? », des étudiants répondent à Frédérique Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Elections des Conseils centraux de l'Université de Strasbourg : la fin de la collégialité ?</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si l'abandon des étudiants était rationnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">EndOfDUT : Les quotas, la « main invisible » sur les formations</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélection impossible : autonomie fantôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Pourquoi vous ne sortez pas avec les gens que vous connaissez ? », des étudiants répondent à Frédérique Vidal</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : Ce que le Bac Blanquer change pour le tri des candidatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Et si l'abandon des étudiants était rationnel ?</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GamingESR : Comprendre l'enjeu des places Parcoursup en jouant à Evil Genius 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : le bidonnage continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une LPPR à l'autre : 14 ans de promesses inchangées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : le rapport « Fin du game » de la Cour des comptes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : le Pacte de productivité, jumeau maléfique de la Loi de programmation pluri-annuelle de la recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">D'une LPPR à l'autre : 14 ans de promesses inchangées</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : Le projet de loi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup : le rapport « Fin du game » de la Cour des comptes</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid19 : Plan de (dis)continuité académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LPPR : Le projet de loi</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campagne d'emplois synchronisée 2020 enseignants-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Covid19 : Plan de (dis)continuité académique</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : Une erreur historique lourde et annoncée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Campagne d'emplois synchronisée 2020 enseignants-chercheurs</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : bonneteau à l'Assemblée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LPPR : le Pacte de productivité, jumeau maléfique de la Loi de programmation pluri-annuelle de la recherche ?</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : augmenter les préciputs pour davantage de tensions dans la base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LPPR : Une erreur historique lourde et annoncée</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir de la nasse de l'Excellence : quatre scénarios pour l'Université de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LPPR : bonneteau à l'Assemblée</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois certitudes et une conviction : Pourquoi j'ai démissionné du Conseil d’administration de l'Université de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LPPR : augmenter les préciputs pour davantage de tensions dans la base</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup 2020 : Une rentrée sous haute tension ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sortir de la nasse de l'Excellence : quatre scénarios pour l'Université de Strasbourg</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : les enjeux de l'HCERES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Trois certitudes et une conviction : Pourquoi j'ai démissionné du Conseil d’administration de l'Université de Strasbourg</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous avons besoin d'établissements universitaires à taille humaine, structurés en petites entités autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup 2020 : Une rentrée sous haute tension ?</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : Petit manuel de formulation des vœux à l'usage des candidats à l'enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LPPR : les enjeux de l'HCERES</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadémécum « évaluations confinées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nous avons besoin d'établissements universitaires à taille humaine, structurés en petites entités autonomes</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : le flowchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup : Petit manuel de formulation des vœux à l'usage des candidats à l'enseignement supérieur</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elections des Conseils centraux : Paris 1 Panthéon-Sorbonne, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vadémécum « évaluations confinées »</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : une loi de programmation de l'inconduite scientifique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combien coûte une formation universitaire (et par extension celle des étudiants étrangers) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fusions selon leur présidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du DUT au BUT : 50% de bacs technos, et après ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concertation sur la professionnalisation du 1er cycle post-bac : deux esquives majeures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Concertation sur la professionnalisation du 1er cycle post-bac : deux esquives majeures</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : les compétitions de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LPPR : les compétitions de la recherche</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapports des groupes de travail LPPR : synthèse et analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rapports des groupes de travail LPPR : synthèse et analyse</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (V) : Résumons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (IV) : Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (II) : Hausse des frais d'inscription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publication des textes sur la hausse des frais d'inscription des étudiants étrangers : Qu'en pense Cassandre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPPR : Evolution du statut, vers la fusion des deux corps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La CPU se prépare-t-elle à la transformation de la fonction publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel dialogue de gestion pour quelle autonomie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan 2018-2019 (III) : Emplois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formidables opportunités de la loi de transformation de la fonction publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPPR : Accompagnement RH pour les enseignants-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La répartition des moyens des universités 2020 présentée au CNESER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan 2018-2019 (VI) : Aghion-Cohen vs. les Etats Généraux de la Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Bilan 2018-2019 (V) : Résumons</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le DUT, droit au BUT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bilan 2018-2019 (IV) : Recherche</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (VII) : Après la démocratie universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bilan 2018-2019 (II) : Hausse des frais d'inscription</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (I) : Parcoursup, année 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Publication des textes sur la hausse des frais d'inscription des étudiants étrangers : Qu'en pense Cassandre ?</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagne d'emploi enseignants-chercheurs 2019 en chiffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le DUT, droit au BUT.</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lycée : Petit manuel de choix des spécialités à l'usage des futurs candidats à l'enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bilan 2018-2019 (VII) : Après la démocratie universitaire</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hausse des frais d'inscription des étudiants étrangers : fracture ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bilan 2018-2019 (I) : Parcoursup, année 2</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projets d'arrêtés : il est venu le temps des Bachelors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La campagne d'emploi enseignants-chercheurs 2019 en chiffres</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport au parlement du Comité Ethique et Scientifique de Parcoursup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lycée : Petit manuel de choix des spécialités à l'usage des futurs candidats à l'enseignement supérieur</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan ESR 2018-2019 : Point de situation et perspectives (TL;DR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : Quelle place pour le lycée d'origine dans le tri des dossiers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan Social ESR : une stabilité qui masque des transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : Les obligations légales des universités dans le traitement des dossiers de candidatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IA for Parcoursup : l'orientation des bacheliers enfin révolutionnée !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : petit manuel de tri des candidatures à l’usage des enseignants du supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice et Bob sont dans Parcoursup...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation : les excellentes performances du sup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup : Les obligations légales des universités dans le traitement des dossiers de candidatures</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle est la validité des chiffres de la rentrée universitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">IA for Parcoursup : l'orientation des bacheliers enfin révolutionnée !</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : l'épreuve de vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup : petit manuel de tri des candidatures à l’usage des enseignants du supérieur</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : le compte n'y est pas...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Formation : les excellentes performances du sup</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des canons du Vieux Port à la communication des projets de fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelle est la validité des chiffres de la rentrée universitaire ?</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement supérieur Recherche Innovation en Chiffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup : l'épreuve de vérité</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : Tirage au sort, fin ou généralisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup : le compte n'y est pas...</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup et Lycée d'origine : Une difficulté (technique) de moins pour une difficulté (philosophique) de plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des canons du Vieux Port à la communication des projets de fusion</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les statistiques de la rentrée 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enseignement supérieur Recherche Innovation en Chiffres</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : Transparence des algorithmes locaux vs. Secret des délibérations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup : Tirage au sort, fin ou généralisation ?</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : Comment créer des places à l'Université (d'un coup de baguette magique) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup et Lycée d'origine : Une difficulté (technique) de moins pour une difficulté (philosophique) de plus</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">#PasDeVague, l’écume des nouvelles politiques de gestion publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Alice et Bob sont dans Parcoursup...</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup est-il &amp;quot;grippé&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les statistiques de la rentrée 2018</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup : les universités font leur marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup : Transparence des algorithmes locaux vs. Secret des délibérations</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tension durant la campagne 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcoursup : Comment créer des places à l'Université (d'un coup de baguette magique) ?</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi ORE : un formidable terrain d'étude pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">#PasDeVague, l’écume des nouvelles politiques de gestion publique ?</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'algorithme cynique des réformes de l'ESR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...247 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308959v1</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">hal-05308980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8128,50 +8128,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparing Provisioning and Scheduling Strategies for Workflows on Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc E. Frincu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Genaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CloudFlow - 3rd International Workshop on Workflow Models, Systems, Services and Applications in the Cloud, 28th IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS) - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2013, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Porting Grid applications to the Cloud with Schlouder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8186,185 +8281,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Genaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc E. Frincu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CloudCom - 5th IEEE International Conference on Cloud Computing Technology and Science - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2013, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872547v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-00872543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free elasticity and free CPU power for scientific workloads on IaaS Clouds</w:t>
               </w:r>
@@ -9045,191 +9045,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adaptable Distance-Based Decision-Making Support in Dynamic Cross-Grid Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brunie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euro-Par 2007, Parallel Processing, 13th International Euro-Par Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.437-446</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">End-To-End Distance Computation In Grid Environment by NDS, the Network Distance Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Universal Multiservice Networks (ECUMN'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Toulouse, France. pp.210-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501727v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01502231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FReDi : Flexible Replicas Displacer</w:t>
               </w:r>
@@ -9990,3933 +9990,3933 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Covid19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LPPR : le Pacte de productivité, jumeau maléfique de la Loi de programmation pluri-annuelle de la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcoursup 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcoursup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campagne d'emplois synchronisée 2020 enseignants-chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête auprès des personnels de l’Université de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une LPPR à l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcoursup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Campagne d'emplois synchronisée 2020 enseignants-chercheurs</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR : bonneteau à l’Assemblée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous avons besoin d'établissements universitaires à taille humaine, structurés en petites entités autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir de la nasse de l'Excellence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la nasse de l'Excellence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hausse des frais d'inscription des étudiants étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (VI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hausse des frais d'inscription pour les étudiants extra-communautaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagne d'emploi enseignants-chercheurs 2019 en chiffres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (VII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport au parlement du Comité Ethique et Scientifique de Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publication des textes sur la hausse des frais d'inscription des étudiants étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répartition des moyens des universités 2020 présentée au CNESER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La CPU se prépare-t-elle à la transformation de la fonction publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan 2018-2019 (III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapports des groupes de travail LPPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le DUT, droit au BUT.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combien coûte une formation universitaire (et par extension celle des étudiants étrangers) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formidables opportunités de la loi de transformation de la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du DUT au BUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concertation sur la professionnalisation du 1er cycle post-bac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fusions selon leur présidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LPPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel dialogue de gestion pour quelle autonomie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice et Bob sont dans Parcoursup...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi ORE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des canons du Vieux Port à la communication des projets de fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IA for Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcoursup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'algorithme cynique des réformes de l'ESR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tension durant la campagne 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup est-il &amp;quot;grippé&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement supérieur Recherche Innovation en Chiffres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les statistiques de la rentrée 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle est la validité des chiffres de la rentrée universitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcoursup et Lycée d'origine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit manuel de dévolution à l’usage des administrateurs tatillons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...2107 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473087v1</w:t>
-              </w:r>
-[...308 lines deleted...]
-                <w:t xml:space="preserve">hal-05473064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14576,51 +14576,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gossa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309060v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308956v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309053v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309057v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309056v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309051v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309050v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309042v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309038v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309031v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309029v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309033v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309035v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309019v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309015v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309013v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309026v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309011v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308985v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309001v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308989v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308993v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308996v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308995v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308992v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308988v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308999v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308990v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308984v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309002v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308981v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308998v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308982v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308971v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308957v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308973v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308967v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308964v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308970v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308960v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308959v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308974v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308962v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308980v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419557v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.051.0167" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971877v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971879v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378219v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Michon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Unbekandt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kherbache" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.09.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eduard Frincu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2015.071728" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Frincu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-014-0410-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971874v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Macrez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515521v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Samad Mahmoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2008.018889" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515381v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wehrle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cahon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2007.897477" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744215v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Duguet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Dong Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967579v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Courant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bertot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161784v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_29" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zimmermann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161761v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872547v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872543v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588331v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437711v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Zefouni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587649v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G. Janecek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin A. Hummel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried N. Gansterer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDMW.2008.21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975160v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nipaul Long" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376978" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531281v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Haingo Andrianarisoa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2008.79" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584478v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283883" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502231v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNICONSMCL.2006.104" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581350v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BROADNETS.2006.4374306" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505626v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584354v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473213v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275194v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587615v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-242-8.ch076" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473069v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473051v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473365v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05222387v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473120v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473146v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473361v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473077v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473042v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473140v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473116v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473050v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473029v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473035v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473107v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473129v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473142v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473031v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473124v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473108v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473111v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473034v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473089v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473066v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473125v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473049v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473040v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473115v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473073v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473059v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473144v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473021v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473378v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473138v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473130v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473084v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473039v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473055v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473037v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473032v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473078v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473141v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473098v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473099v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473145v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473119v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473054v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473033v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473083v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473118v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473112v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473060v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473057v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473143v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473123v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473030v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473087v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473045v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473038v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473148v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473155v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473064v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971511v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972374v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956087v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929814v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457178v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gossa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309056v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309054v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308956v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309060v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309053v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309061v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309058v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309050v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309052v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309045v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309038v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309035v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309032v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309029v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309034v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309027v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309011v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309016v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309020v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309028v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308982v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308985v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308995v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308994v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308992v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308988v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308989v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308987v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309006v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309005v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308999v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308997v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308990v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308986v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308983v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308981v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308962v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308965v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308957v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308963v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308976v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308975v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308973v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308958v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308979v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308968v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308964v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308977v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308970v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308966v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308978v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308972v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308969v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308960v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308959v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419557v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Harari-Kermadec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.051.0167" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971877v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971879v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378219v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Michon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Unbekandt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kherbache" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.09.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eduard Frincu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2015.071728" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc E. Frincu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-014-0410-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971874v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Macrez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515521v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Samad Mahmoud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2008.018889" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515381v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wehrle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cahon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2007.897477" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744215v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Duguet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Dong Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schmoll" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967579v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Courant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161765v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Bertot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161784v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_29" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Zimmermann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161761v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872543v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872547v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00733155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588331v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437711v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Zefouni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587649v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G. Janecek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin A. Hummel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried N. Gansterer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDMW.2008.21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975160v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nipaul Long" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376971.1376978" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531281v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ny Haingo Andrianarisoa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2008.79" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584478v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283883" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502231v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501727v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNICONSMCL.2006.104" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581350v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513035v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BROADNETS.2006.4374306" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505626v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584354v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473213v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275194v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587615v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-242-8.ch076" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473107v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473129v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473069v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473051v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473365v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473361v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473042v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473077v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05222387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473120v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473146v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473140v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473050v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473029v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473151v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473035v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473378v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473138v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473130v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473084v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473039v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473055v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473037v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473032v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473078v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473142v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473031v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473124v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473108v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473073v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473059v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473115v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473111v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473034v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473089v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473066v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473049v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473125v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473040v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473144v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473021v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473148v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473155v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473064v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473141v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473098v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473083v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473118v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473060v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473112v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473099v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473145v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473119v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473054v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473033v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473057v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473143v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473123v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473030v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473045v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473038v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473087v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971511v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972374v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956087v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929814v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457178v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>