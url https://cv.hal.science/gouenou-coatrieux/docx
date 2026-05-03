--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gouenou Coatrieux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Denoising with Noise Propagation Model: Improving Material Decomposition in Photon-Counting CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxue Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaopeng Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengqing Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2025.3620135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoSe-Mix: Robust and Secure Deep Neural Network Watermarking in Black-Box Settings via Image Mixup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Lansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Kapusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Knowledge Extraction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/make7020032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DICTION: DynamIC robusT whIte bOx Watermarking Scheme for Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (13), pp.7511. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15137511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration-Enhanced Reversible Information Steganography Network for CT Images in the Internet of Medical Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiasong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.4011615. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2025.3542878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Sliding Window Encoding for Secured DNA Data Storage Compliant With Biological and Indexing Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléne Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.66009-66030. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3560387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeNAS-Net: Self-Supervised Noise and Artifact Suppression Network for Material Decomposition in Spectral CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yikun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zhuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengqi Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.677-689. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2024.3394772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global texture sensitive convolutional transformer for medical image steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianlin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (3), pp.155. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00530-024-01344-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistage Dual-Domain Networks With Informative Prior and Self-Augmentation for Dual-Energy Limited-Angle CT Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guojun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yikun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weilong Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyu Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tim.2024.3413140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-to-Fine Learning for Planning CT-Enhanced Limited-Angle CBCT Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shizhe Zang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yikun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianlin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weilong Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanjia Fei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tim.2024.3406810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring GDPR Compliance and Security in a Clinical Data Warehouse: Challenges and Insights from a University Hospital (Preprint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.e63754. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/63754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Extraction of Personal Information from EHR by Federated Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cuggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouzillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 316, pp.611-615. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti240488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic de-identification of French electronic health records: a cost-effective approach exploiting distant supervision and deep learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Bmc Medical Informatics and Decision Making, 24 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12911-024-02422-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathological Asymmetry-Guided Progressive Learning for Acute Ischemic Stroke Infarct Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuxuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (12), pp.4146 - 4160. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2024.3414842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of digital twin and its physical object: Exploring the efficiency and accuracy of datasets for real-world application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chima Ukwuoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (4), pp.361-375. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsm.2024.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas-PRED: A limited-angle cone beam CT reconstruction research based on prior information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxue Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinzheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2023.3335513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-group similarity-decoding-based method for deep model ensembling applied in the microcalcification classification on digital mammograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liuwen Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangquan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91, pp.105896. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2023.105896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DPI-MoCo: Deep Prior Image Constrained Motion Compensation Reconstruction for 4D CBCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianlin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chencheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanjia Fei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmi.2024.3483451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-grained contrastive representation learning for label-efficient lesion segmentation and onset time classification of acute ischemic stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 97, pp.103250. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2024.103250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion-based 2D-DOST and stacked principal component analysis network for multimodal face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuhong Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leding Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 166, pp.112154. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2024.112154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Dual-Domain United Guiding Learning With Global–Local Transformer-Convolution U-Net for LDCT Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyun Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianling Lyv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tim.2023.3329200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple catheter tips tracking method in X‐ray fluoroscopy images by a new lightweight segmentation network and Bayesian filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Kai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun Feng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (6), pp.983-991. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcs.2569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RED-Net: Residual and Enhanced Discriminative Network for Image Steganalysis in the Internet of Medical Things and Telemedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiasong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2023.3316468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIE-DIR: Self-Prior Information Enhanced Deep Iterative Reconstruction Using Two Complementary Limited-Angle Scans for DECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yikun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianlin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianling Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guotao Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tim.2022.3227549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CROSS: Cross-Domain Residual-Optimization-Based Structure Strengthening Reconstruction for Limited-Angle CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianlin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yikun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guotao Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (5), pp.521-531. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRPMS.2023.3242662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsharp Structure Guided Filtering for Self-Supervised Low-dose CT Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunbo Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guotao Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (11), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2023.3280217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPEAR-Net: Self-Prior Enhanced Artifact Removal Network for Limited-Angle DECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunfeng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.4003614. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2023.3260280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Federated Learning Meets Watermarking: A Comprehensive Overview of Techniques for Intellectual Property Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Lansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Kapusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bettan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Knowledge Extraction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.1382-1406. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/make5040070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DSRNet: 3-D Spine Reconstruction Network Using 2-D Orthogonal X-Ray Images Based on Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongjun Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.4506214. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2023.3296838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving anisotropy resolution of computed tomography and annotation using 3D super-resolution network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongjun Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanqi Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shujun Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hailong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, pp.104590. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2023.104590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIE-ARNet: Prior Image Enhanced Artifact Removal Network for Limited-Angle DECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yikun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianlin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianling Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guotao Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tim.2022.3221772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformable transformer for endoscopic video super-resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunfeng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangquan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.103827. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2022.103827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic video analysis framework for exposure region recognition in X-ray imaging automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2022.3172369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic source scanner identification using 1D convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Chaabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Abdelfattah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81 (16), pp.22789-22806. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-021-10973-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GSCFN: A graph self-construction and fusion network for semi-supervised brain tissue segmentation in MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youyong Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiasong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 455, pp.23-37. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2021.05.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Serial Image Copy-Move Forgery Localization Scheme With Source/Target Distinguishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beijing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijin Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-Qing Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.3506-3517. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmm.2020.3026868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosystem Conversion, Packing and Matrix Processing of Homomorphically Encrypted Data: Application to IOT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.28302 - 28316. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2021.3058849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage multi-scale breast mass segmentation for full mammogram analysis without user intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cochener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocybernetics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (2), pp.746-757. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbe.2021.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards improved breast mass detection using dual-view mammogram matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cochener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102083, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2021.102083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic and Robust Object Detection in X-Ray Baggage Inspection Using Deep Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangzhong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongjun Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (10), pp.10248-10257. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tie.2020.3026285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Genome-Wide Association Study for Rare Mutations - A Secure FrameWork for Externalized Statistical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Niyitegeka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.112515-112529. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3002966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminative feature representation for Noisy image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunbo Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianling Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79 (11-12), pp.7783-7809. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-019-08424-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISTER: Spectral-Image Similarity-Based Tensor With Enhanced-Sparsity Reconstruction for Sparse-View Multi-Energy CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanbo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.477-490. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2019.2956886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JSNet: A simulation network of JPEG lossy compression and restoration for robust image watermarking against JPEG attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beijing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunqing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 197-198, pp.103015. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2020.103015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Watermarking-Encryption-JPEG-LS for Medical Image Reliability Control in Encrypted and Compressed Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.2556-2569. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tifs.2020.2972159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-to-fine classification for diabetic retinopathy grading using convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonglei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108, pp.101936. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2020.101936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting up Source Scanner Identification Using Wavelets and Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Ben Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Abdelfattah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (6), pp.881 - 888. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/ts.370601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Collapsing Method Based on Fully Homomorphic Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Niyitegeka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Génin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 270, pp.412-416. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI200193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Chaos-Based Symmetric Image Encryption Using Bit-Pair Level Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongjun Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiasong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.99470-99480. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2927415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image denoising via a non-local patch graph total variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiasong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youyong Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (12), pp.e0226067. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0226067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02429395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperceptible reversible watermarking of radiographic images based on quantum noise masking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Karasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 160, pp.119-128. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2018.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Data Warehouse Watermarking: Impact on Syndromic Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouzille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco-Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cuggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 235, pp.323-327. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-753-5-323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle et mesures de confiance pour la sécurité des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (1), pp.19 - 41. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.22.1.19-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminative Prior - Prior Image Constrained Compressed Sensing Reconstruction for Low-Dose CT Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Jin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizhe Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yining Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.13868. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-13520-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time analysis of cataract surgery videos using statistical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Charriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (21), pp.22473-22491. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-017-4793-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminative Feature Representation to Improve Projection Data Inconsistency for Low Dose CT Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhua Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (12), pp.2499-2509. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2017.2739841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Watermarking and Lossless JPEG-LS Compression for Medical Image Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouslimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (4), pp.198-206. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2017.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminative feature representation: an effective postprocessing solution to low dose CT imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yining Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (6), pp.2103--2131. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aa5c24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Low-Dose CT Image Using Residual Convolutional Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiasong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangrui Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.24698-24705. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2766438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Public Cloud Platform for Medical Images Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 210, pp.251 - 255. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-512-8-251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Analysis by Quaternion-Type Moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beijing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingming Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (1), pp.124-144. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-014-0511-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color image watermarking based on quaternion Fourier transform and improved uniform log-polar mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junlin Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beijing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.419 - 432. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2015.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A teleassistance protocol based on joint watermarking-encryption evidence for identification of liabilities in case of litigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François André Allaërt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36, pp.279 - 286. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Computation of Sliding Discrete Tchebichef Moments and Its Application in Duplicated Regions Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beijing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiasong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (20), pp.5424 - 5436. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2015.2451107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Watermarking of Relational Databases with Ontology-Guided Distortion Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.1939 - 1952. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2015.2439962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust hashing for image authentication using quaternion discrete Fourier transform and log-polar transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junlin Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (2), pp.98-109. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of a posteriori access control using IHE ATNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Azkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Oulmakhzoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (5), pp.471 - 483. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10207-014-0265-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double color image encryption using iterative phase retrieval algorithm in quaternion gyrator domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuhong Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiasong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (5), pp.4932. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.004932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00951570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Log Content Extraction Engine Based on Ontology for the Purpose of a posteriori Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Azkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1-2), pp.23 - 42. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJKL.2014.067149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Teleassistance Towards Endless Medical Litigations: Identification of Liabilities Through a Protocol Using Joint Watermarking-Encryption Evidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François André Allaërt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 205, pp.745-749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Lossless Watermarking of Relational Databases Based on Circular Histogram Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.397 - 410. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2013.2294240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full 4-D quaternion discrete Fourier transform based watermarking for color images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beijing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp.106-119. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2014.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01016680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Watermarking Based Medical Image Integrity Control System and an Image Moment Signature for Tampering Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (6), pp.1057-1067. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2013.2263533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible Watermarking Based on Invariant Image Classification and Dynamic Histogram Shifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.111 - 120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Integrity Verification of Medical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (6), pp.1122 - 1126. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITB.2012.2207435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Encryption/Watermarking System for Verifying the Reliability of Medical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (5), pp.891-899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Based Log Content Extraction Engine for a posteriori Security Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Azkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 180, pp.746-750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watermarking as a traceability standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François André Allaërt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 180, pp.761-765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affine Legendre moment invariants for image watermarking robust to geometric distortions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Q. M. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (8), pp.2189-99. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2011.2118216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00625194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle passif d'intégrité en imagerie médicale sur la base des caractéristiques HOW (High Order Wavelet Statistics) et IQM (Image Quality Measures)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (5), pp.316-321. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment of patients over their personal health record implies sharing responsibility with the physician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benzenine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Auverlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Olivier Jaquet-Chiffelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165, pp.68-73. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-735-2-68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined invariants to similarity transformation and to blur using orthogonal Zernike moments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Beijing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (2), pp.345-60. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2010.2062195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00522932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint encryption/watermarking algorithm for verifying the reliability of medical images: Application to echographic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2011.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical record: systematic centralization versus secure on demand aggregation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Olivier Jaquet-Chiffelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benzenine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Auverlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1472-6947-11-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00581196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watermarking - A new way to bring evidence in case of telemedicine litigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François André Allaërt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Auverlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 169, pp.611-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint encryption/watermarking algorithm for verifying the reliability of medical images: Application to echographic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy similarity based image segmentation scheme using self-organizing map with iterative region merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wooi Haw Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosli Besar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7066, pp.226-237. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25191-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori access and usage control policy in healthcare environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Azkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information assurance and security (JIAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (192), pp.389 - 397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical record search engines, using pseudonymised patient identity: an alternative to centralised medical records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Olivier Jaquet-Chiffelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benzenine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François André Allaërt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 80 (2), pp.6-11. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2010.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mixed management of patients medical records: responsibility sharing between the patient and the physician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maniane Fassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benzenine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Olivier Jaquet-Chiffelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 156, pp.189-200. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-565-5-189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blurred image recognition by Legendre moment invariants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Niu Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (3), pp.596-611. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2009.2036702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00437044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible watermarking for knowledge digest embedding and reliability control in medical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (2), pp.158-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralised versus decentralised management of patients medical records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maniane Fassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Olivier Jaquet-Chiffelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 150, pp.700-704. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-044-5-700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking anonymous databases for national and international multicenter epidemiological studies: A cryptographic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maniane Fassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Riandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trouessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (1), pp.e1-e6. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2008.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion décentralisée des documents médicaux des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maniane Fassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Vlieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New advanced technologies to provide decentralised and secure access to medical records : case studies in oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François André Allaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maniane Fassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.217-229. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4137/cin.s965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00415424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving outcomes with interoperable EHRs and secure global health information infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Kun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 137, pp.68 - 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSO based parametric object recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wooi Haw Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosli Besar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Electronics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (24), pp.1080-1087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hashing and enciphering algorithms for epidemiological analysis of gathered data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maniane Fassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trouessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François André Allaërt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of Information in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (5), pp.454-458. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3414/ME0546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watermarking medical images with anonymous patient identification to verify authenticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maniane Fassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François André Allaërt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 136, pp.667-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated multimedia electronic patient record and graph-based image information for cerebral tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (4), pp.425-437. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2008.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible d'envisager un système de type Google pour l'accès des patients à leurs données de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maniane Fassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Boire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1S), pp.22 - 23. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2008.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide au dossier patient en neurologie intégrant des informations issues d'examens d'IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques hospitalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (703), pp.41 - 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images médicales, sécurité et tatouage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (5/6), pp.782-800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnet : une application du travail coopératif en imagerie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veron Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITBM : Innovation et technologie en biologie et médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 20 (5), pp.263 - 270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Blockchain-Enhanced Reversible Watermarking Framework for End-to-End Data Traceability in Federated Learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Cryptography, Security and Privacy (CSP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging digital and physical realms: cross-evaluating intrusion detection models in cyber-physical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chima Ukwuoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Baba-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSNet 2024 - 8th Cyber Security in Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-025-01119-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Paillier-Based Reversible Watermarking Scheme for 3D Models with Reduced Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Bamba Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Foundations &amp; Practice of Security (FPS - 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A White-Box Watermarking Modulation for Encrypted DNN in Homomorphic Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Lansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Kapusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bettan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Jul 2024, Dijon, France. pp.186-197, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012764300003767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising Intrusion Detection in Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chima Ukwuoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSNet 2024 - 8th Cyber Security in Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France. pp.7-14, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNet64211.2024.10851766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FedCAM - Identifying Malicious Models in Federated Learning Environments Conditionally to Their Activation Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Lansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilo Chala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WONS 2024: 19th Wireless On-Demand Network Systems and Services Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Chamonix, France. pp.49-56, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/WONS60642.2024.10449550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic sliding window encoding for data storageon DNA under biological and indexing constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023: 31st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsiinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Based Anomaly Detection foran Improved Cyber Security in a Water Distribution System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chima Ukwuoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS 2023: The International Emergency Management Society Hybrid Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Eastern Cape Province, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Intellectual Property in Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Lansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Kapusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bettan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGA Maîtrise de l'Information, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and Imperceptible Watermarking Scheme for GWAS Data Traceability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musab Al-Ghadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Workshop, IWDW 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Guilin, China. pp.147-161, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25115-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first proposal for secure data storage into DNA molecules compliant with biological constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSMM 2022 - 1st International Conference on Data Storage in Molecular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated machine learning through edge ready architectures with privacy preservation as a service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Koutsopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ertl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyridon Tompros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Kapusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Future Networks World Forum (FNWF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FNWF55208.2022.00067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage multi-scale mass segmentation from full mammograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cochener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2021 : IEEE 18th International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Nice, France. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9433946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Cloud Deployment Architecture For Privacy-preserving Collaborative Genome-Wide Association Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zahra Boujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Niyitegeka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Génin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI ICDF2C 2021: 12th EAI International Conference on Digital Forensics &amp; Cyber Crime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Singapour, Singapore. pp.342-359, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06365-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticating IDS Autoencoders Using Multipath Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSNet 2021: 5th Cyber Security in Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNet52717.2021.9614279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep active learning for dual-view mammogram analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Machine Learning in Medical Imaging (MICCAI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Strasbourg, France. pp.180_180, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87589-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal detection of diabetic retinopathy early severity grade changes using deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMIA 2021: 8th International Workshop on Ophthalmic Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87000-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tasking Siamese networks for breast mass detection using dual-view mammogram matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cochener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLMI 2020 : International Workshop on Machine Learning in Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lima, Peru. pp.312-321, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59861-7_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training machine learning on JPEG compressed images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Compression Conference (DCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Snowbird, United States. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCC47342.2020.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Processing of Stream Cipher Encrypted Data Issued from IOT: Application to a Connected Knee Prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.6494-6497, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Multilayer Perceptron Based on Homomorphic Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Génin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWDW: International Workshop on Digital Watermarking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Jeju, South Korea. pp.322-336, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11389-6_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded multi-scale convolutional encoder-decoders for breast mass segmentation in high-resolution mammograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Dose CT Post-processing Based on 2D Residual Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunbo Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiasong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangrui Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Sensing and Imaging (ICSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chengdu, China. pp.317-324, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91659-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Joint Watermarking-Encryption-JPEG-LS Compression Method for a Priori & a Posteriori Image Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2018 : 25th IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athens, Greece. pp.1688-1692, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Zero-Watermarking Based on SVD and Visual Cryptography in DWT Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xilin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beijing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Graphic and Image Processing (ICGIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tokyo, Japan. pp.102251N, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2267045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing health big data for research - A design by use cases: the INSHARE platform approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouzillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Westerlynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2017 : 16th World Congress on Medical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-830-3-303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxy Re-Encryption Based on Homomorphic Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 33rd Annual Computer Security Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Orlando, United States. pp.154-161, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3134600.3134616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy Protection and Security in eHealth Cloud Platform for Medical Image Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure content based image retrieval in medical databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Quellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RITS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp 114-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01154957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted Quantization Index Modulation for Database Watermarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWDW 2014 : 13th International Workshop on Digital-forensics and Watermarking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Taipei, Taiwan. pp.120 - 134, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19321-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality evaluation in medical database watermarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Darmoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Madrid, Spain. pp.276 - 280, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-512-8-276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Based Identification of Digital Radiography Image Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuping Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RITS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp 166-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01155021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-Based Image Retrieval in Homomorphic Encryption Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Quellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2015 : 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Milan, Italy. pp.2944 - 2947 </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Watermarking and Joint Watermarking-Decryption for Reliability Control and Traceability of Medical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBS 2014 : 36th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp.4495 - 4498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Surgical Step Recognition in Normalized Cataract Surgery Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Charriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cochener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2014 : 36th annual international IEEE conference of the Engineering in Medecine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp.4647-4650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-Guided Distortion Control for Robust-Lossless Database Watermarking: Application to Inpatient Hospital Stay Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBS 2014 : 36th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp.4491 - 4494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticity Control of Relational Databases by means of lossless watermarking based on Circular Histogram Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STM 2013 : 9th international workshop on security and trust management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Egham, United Kingdom. pp.207-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An a priori and a posteriori protection by means of data hiding of encrypted images: application to ultrasound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHI 2013 : proceedings of the International Conference on Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vilamoura, Portugal. pp.220-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion gyrator transform and its application to color image encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuhong Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiasong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2013 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.4579-4582, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blind robust color image watermarking method using quaternion Fourier transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junlin Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingzi Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiasong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISP 2013 : 6th international congress on image and signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Hangzhou, China. pp.485-489, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISP.2013.6744044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatouage d'images chiffrées pour une protection a priori et a posteriori : application aux images d'échographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2013 : atelier Traitement et Analyse de l'Information : Méthodes et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tunisie. pp.63-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatouage Robuste et Réversible pour la Traçabilité de Bases de Données Relationnelles en Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2013 : Recherche en Imagerie et Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Lossless Watermarking based on Circular Interpretation of Bijective Transformations for the Protection of Medical Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-EMBS 2012: 34th Annual International Conference of the Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.5875 - 5879, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2012.6347330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Telemedicine Protocol Based on Watermarking Evidence for Identification of liabilities in Case of Litigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcom 2012: IEEE 14th International Conference on e-Health Networking, Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Beijing, China. pp.506-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Telemedicine Protocol Based on Watermarking Evidence for Identification of liabilities in Case of Litigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcom 2012: IEEE 14th International Conference on e-Health Networking, Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Beijing, China. pp.506-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using requirements engineering in an automatic security policy derivation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Azkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPM - SETOP 2011 : 6th International Workshop on Data Privacy Management and 4th International Workshop on Autonomous and Spontaneous Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Leuven, Belgium. pp.155-172, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28879-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lossless watermarking of categorical attributes for verifying medical data base integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBS 2011: 33th IEEE Annual International Conference of the Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.8195-8198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint watermarking/encryption algorithm for verifying medical image integrity and authenticity in both encrypted and spatial domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2011: IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatouage-chiffrement conjoint pour le contrôle de la fiabilité des images médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2011 : recherches en imagerie et technologie pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind forensics in medical imaging based on Tchebichef image moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBS 2011: 33th IEEE Annual International Conference of the Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, États-Unis. pp.4473-4476, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible watermarking based on invariant image classification and dynamical error histogram shifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBS 2011: 33th IEEE Annual International Conference of the Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.4477 - 4480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image integrity control and forensics based on watermarking -- Approximating local modifications and identifying global image alterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMBS 2011: 33th Annual International Conference of the Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.8062-8065, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administration conjointe du dossier patient: une responsabilité partagée entre le patient et le praticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benzenine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Auverlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Olivier Jaquet-Chiffelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e journées francophones d'informatique médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Tunis, Tunisie. pp.297-306, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-2-8178-0285-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An additive and lossless watermarking method based on invariant image approximation and haar wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2010: Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.4740 - 4743, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5626621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watermarking to enforce medical image access and usage control policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITIS 2010: 6th International Conference on Signal-Image Technology and Internet Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Kuala Lampur, Malaysia. pp.251 - 260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling IHE-ATNA profile with a posteriori contextual access and usage control policy in healthcare environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Azkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS 2010 : 6th IEEE International Conference on Information Assurance and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Atlanta, United States. pp.197 - 203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image tamper approximation based on an image moment signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin M. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Healthcom 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image integrity control combining digital signature and lossless watermarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd SSETOP International workshop on autonomous and spontaneous security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of some reversible watermarking methods in application to medical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Conference of the Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Mineapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et comparaison de méthodes de tatouage réversible en imagerie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giving patients secure &amp;quot; google-like &amp;quot; access to their medical record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maniane Fassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Boire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCC Event 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, London, United Kingdom. 424 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00364897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image integrity control seeking into the detail of the tampering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE International Conference of the Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vancouver, Canada. pp.414-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giving patients secure « google-like » access to their medical record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maniane Fassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Boire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference of the International-Council-on-Medical-and-Care-Compunetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, London, United Kingdom. pp.61 - 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combien coûtent les codeurs du PMSI MCO ? (Communication affichée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Emois : XXème congrès national, 10-11 mai, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed reversible and RONI watermarking for medical image reliability protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference of the Engineering in Medicine and Biology Society, Lyon, France, August 23-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.5653 - 5656, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving outcomes with interoperable EHRs and secure global health information infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Kun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBS '07 : 29th annual international conference of the IEEE engineering in medicine and biology society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.6158 - 6159, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing electronic patient record functionality through information extraction from images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Zemirline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE ICTTA: Information and Communication Technologies from Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of image watermarking applications in healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulent Sankur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBS '06 : 28th annual international conference of the IEEE engineering in medicine and biology society, august 30 - september 3, New York, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, New York, États-Unis. pp.4691 - 4694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncommitted morphological merging of watershed segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wooi Haw Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA '06 : second International Conference on Information &amp; Communication Technologies, april 24-28, Damascus, Syria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Damascus, Syria. pp.1573 - 1577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A region based segmentation using pixel block fuzzy similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wooi Haw Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosli Besar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA '06 : second International Conference on Information &amp; Communication Technologies, april 24-28, Damascus, Syria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.1516 - 1521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compliant Secured Specialized Electronic Patient Record Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cheze-Le Rest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 1st International Transdisciplinary Conference on Distributed Diagnosis and Home Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Arlington, États-Unis. pp.156 - 159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low distortion and reversible watermark : application to angiographic images of the retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Daccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/EMBS 2005 : 27th annual international conference of IEEE engineering in medecine and biology society, September, Shanghai, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Shangai, Chine. pp.2224 - 2227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pixel block fuzzy similarity measure applied in two applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA 2004 : International Conference on Information and Communication Technologies : from theory to applications, 19-23 april</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Damascus, Syria. pp.355 - 356, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2004.1307776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatouage d'images médicales : perception d'une marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT 2003 : international conference on Sciences of Electronic, Technology of Informations and Telecommunications, march 17-21, Sousse, Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strict integrity control of biomedical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulent Sankur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE : Electronic Imaging 2001 : Security and Watermarking of Multimedia Contents III, San Jose, CA, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, San José, United States. pp.229 - 240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of watermarking in medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulent Sankur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Collorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMBS Conference on Information Technology Applications in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Arlington, United States. pp.250 - 255, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITAB.2000.892396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin And Intrusion Detection In A Water Distribution System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chima Ukwuoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IMT « Data Analytics &amp; Artificial Intelligence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nantes, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin and Intrusion Detection in a Cyber Physical System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chima Ukwuoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT 2023 : "Sécurité et Résilience"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Palaiseau, France. 2023, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7937270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storing the declaration of human rights on one data DNA molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belaid Hamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CominLabs day 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure data storage into DNA molecules compliant with biological constraints: Ensuring the confidentiality of data stored into DNA molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2022 - Recherche en Imagerie et Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brest, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2 - Architecture and design choices for federated learning in modern digital healthcare systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Koutsopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Thümmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Avila Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Abend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Covaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agbotiname Lucky Imoize, Mohammad S. Obaidat, Houbing Herbert Song. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federated Learning for Digital Healthcare Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.37-58, 2024, 9780443138973. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-443-13897-3.00002-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encryption and Watermarking for Medical Image Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Data Privacy Handbook </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.493 - 526, 2015, Springer, 978-3-319-23633-9. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23633-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Coding: Encryption‐Watermarking‐Compression for Medical Information Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amine Naït-Ali; Christine Cavaro-Ménard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression of Biomedical Images and Signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.247-276, 2008, 9781848210288. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611159.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 10: Hybrid Coding Using Encryption, Data Hiding and Compression for the Security of Medical Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression of Biomedical Images and Signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE-Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.328, 2008, Digital Signal Processing, 9781848210288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage hybride cryptage-marquage-compression pour la sécurisation de l'information médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Naït-Ali, Christine Cavaro-Menard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression des images et des signaux médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, Traité IC2, pp.269-298, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00129595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured Electronic Patient Records Content Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare Knowledge Management: Issues, Advances, and Successes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatouage des images médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tatouage de documents audiovisuels numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'insertion de données à la volée dans une base de données tatouées et dispositif associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco Contreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2018096125. DI/16-004bis. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'extraction de données d'une base de données tatouées selon un mécanisme de tatouage réversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco Contreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2018096126. DI/16-004. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FedCrypt: A Dynamic White-Box Watermarking Scheme for Homomorphic Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Lansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Kapusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White-box Membership Attack Against Machine Learning Based Retinopathy Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la statistique de source dans un décodeur de canal our l'amélioration d'un récepteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId589"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gouenou Coatrieux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration-Enhanced Reversible Information Steganography Network for CT Images in the Internet of Medical Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiasong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 74, pp.4011615. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2025.3542878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Sliding Window Encoding for Secured DNA Data Storage Compliant With Biological and Indexing Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléne Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.66009-66030. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3560387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Supervised Denoising with Noise Propagation Model: Improving Material Decomposition in Photon-Counting CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxue Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaopeng Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengqing Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2025.3620135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoSe-Mix: Robust and Secure Deep Neural Network Watermarking in Black-Box Settings via Image Mixup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara El Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Lansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Kapusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Knowledge Extraction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/make7020032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DICTION: DynamIC robusT whIte bOx Watermarking Scheme for Deep Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (13), pp.7511. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15137511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeNAS-Net: Self-Supervised Noise and Artifact Suppression Network for Material Decomposition in Spectral CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yikun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Zhuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengqi Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.677-689. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2024.3394772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic de-identification of French electronic health records: a cost-effective approach exploiting distant supervision and deep learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Bmc Medical Informatics and Decision Making, 24 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12911-024-02422-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Extraction of Personal Information from EHR by Federated Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cuggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouzillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 316, pp.611-615. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti240488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathological Asymmetry-Guided Progressive Learning for Acute Ischemic Stroke Infarct Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiuxuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (12), pp.4146 - 4160. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2024.3414842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-to-Fine Learning for Planning CT-Enhanced Limited-Angle CBCT Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shizhe Zang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yikun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianlin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weilong Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanjia Fei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tim.2024.3406810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring GDPR Compliance and Security in a Clinical Data Warehouse: Challenges and Insights from a University Hospital (Preprint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.e63754. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/63754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global texture sensitive convolutional transformer for medical image steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianlin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (3), pp.155. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00530-024-01344-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multistage Dual-Domain Networks With Informative Prior and Self-Augmentation for Dual-Energy Limited-Angle CT Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guojun Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yikun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weilong Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyu Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tim.2024.3413140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of digital twin and its physical object: Exploring the efficiency and accuracy of datasets for real-world application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chima Ukwuoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (4), pp.361-375. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsm.2024.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas-PRED: A limited-angle cone beam CT reconstruction research based on prior information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenxue Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinzheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2023.3335513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DPI-MoCo: Deep Prior Image Constrained Motion Compensation Reconstruction for 4D CBCT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianlin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chencheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanjia Fei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmi.2024.3483451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-grained contrastive representation learning for label-efficient lesion segmentation and onset time classification of acute ischemic stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 97, pp.103250. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2024.103250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-group similarity-decoding-based method for deep model ensembling applied in the microcalcification classification on digital mammograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liuwen Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiarui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangquan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91, pp.105896. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2023.105896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion-based 2D-DOST and stacked principal component analysis network for multimodal face recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuhong Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leding Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanyuan Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 166, pp.112154. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2024.112154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple catheter tips tracking method in X‐ray fluoroscopy images by a new lightweight segmentation network and Bayesian filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Kai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun Feng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (6), pp.983-991. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcs.2569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Dual-Domain United Guiding Learning With Global–Local Transformer-Convolution U-Net for LDCT Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyun Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianling Lyv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruifeng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tim.2023.3329200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RED-Net: Residual and Enhanced Discriminative Network for Image Steganalysis in the Internet of Medical Things and Telemedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengyuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiasong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2023.3316468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIE-DIR: Self-Prior Information Enhanced Deep Iterative Reconstruction Using Two Complementary Limited-Angle Scans for DECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yikun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianlin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianling Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guotao Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tim.2022.3227549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CROSS: Cross-Domain Residual-Optimization-Based Structure Strengthening Reconstruction for Limited-Angle CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianlin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yikun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guotao Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (5), pp.521-531. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRPMS.2023.3242662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Federated Learning Meets Watermarking: A Comprehensive Overview of Techniques for Intellectual Property Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Lansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Kapusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bettan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Knowledge Extraction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.1382-1406. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/make5040070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPEAR-Net: Self-Prior Enhanced Artifact Removal Network for Limited-Angle DECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunfeng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.4003614. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2023.3260280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsharp Structure Guided Filtering for Self-Supervised Low-dose CT Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunbo Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guotao Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (11), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2023.3280217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3DSRNet: 3-D Spine Reconstruction Network Using 2-D Orthogonal X-Ray Images Based on Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongjun Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.4506214. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2023.3296838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving anisotropy resolution of computed tomography and annotation using 3D super-resolution network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongjun Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanqi Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shujun Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hailong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, pp.104590. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2023.104590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIE-ARNet: Prior Image Enhanced Artifact Removal Network for Limited-Angle DECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yikun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianlin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianling Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guotao Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tim.2022.3221772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformable transformer for endoscopic video super-resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaowei Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunfeng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangquan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.103827. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2022.103827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic video analysis framework for exposure region recognition in X-ray imaging automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2022.3172369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic and Robust Object Detection in X-Ray Baggage Inspection Using Deep Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangzhong Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongjun Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (10), pp.10248-10257. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tie.2020.3026285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GSCFN: A graph self-construction and fusion network for semi-supervised brain tissue segmentation in MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youyong Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiasong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 455, pp.23-37. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2021.05.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic source scanner identification using 1D convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Chaabani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Abdelfattah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81 (16), pp.22789-22806. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-021-10973-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Serial Image Copy-Move Forgery Localization Scheme With Source/Target Distinguishment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beijing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijin Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun-Qing Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.3506-3517. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmm.2020.3026868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptosystem Conversion, Packing and Matrix Processing of Homomorphically Encrypted Data: Application to IOT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.28302 - 28316. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/access.2021.3058849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage multi-scale breast mass segmentation for full mammogram analysis without user intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cochener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocybernetics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (2), pp.746-757. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbe.2021.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards improved breast mass detection using dual-view mammogram matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cochener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102083, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2021.102083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Genome-Wide Association Study for Rare Mutations - A Secure FrameWork for Externalized Statistical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Niyitegeka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.112515-112529. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3002966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminative feature representation for Noisy image quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunbo Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianling Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79 (11-12), pp.7783-7809. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-019-08424-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Watermarking-Encryption-JPEG-LS for Medical Image Reliability Control in Encrypted and Compressed Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.2556-2569. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tifs.2020.2972159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JSNet: A simulation network of JPEG lossy compression and restoration for robust image watermarking against JPEG attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beijing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunqing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 197-198, pp.103015. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2020.103015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISTER: Spectral-Image Similarity-Based Tensor With Enhanced-Sparsity Reconstruction for Sparse-View Multi-Energy CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiwen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanbo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.477-490. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2019.2956886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarse-to-fine classification for diabetic retinopathy grading using convolutional neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonglei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinjian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 108, pp.101936. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2020.101936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Collapsing Method Based on Fully Homomorphic Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Niyitegeka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Génin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 270, pp.412-416. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI200193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting up Source Scanner Identification Using Wavelets and Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaima Ben Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Abdelfattah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (6), pp.881 - 888. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/ts.370601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Chaos-Based Symmetric Image Encryption Using Bit-Pair Level Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongjun Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiasong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.99470-99480. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2927415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image denoising via a non-local patch graph total variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiasong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youyong Kong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (12), pp.e0226067. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0226067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02429395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperceptible reversible watermarking of radiographic images based on quantum noise masking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Karasad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 160, pp.119-128. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2018.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminative Prior - Prior Image Constrained Compressed Sensing Reconstruction for Low-Dose CT Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong-Jin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizhe Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yining Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.13868. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-13520-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time analysis of cataract surgery videos using statistical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Charriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cazuguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (21), pp.22473-22491. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-017-4793-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Data Warehouse Watermarking: Impact on Syndromic Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouzille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco-Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cuggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 235, pp.323-327. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-753-5-323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle et mesures de confiance pour la sécurité des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (1), pp.19 - 41. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ISI.22.1.19-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Watermarking and Lossless JPEG-LS Compression for Medical Image Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouslimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (4), pp.198-206. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2017.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminative Feature Representation to Improve Projection Data Inconsistency for Low Dose CT Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhua Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (12), pp.2499-2509. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2017.2739841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Low-Dose CT Image Using Residual Convolutional Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiasong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangrui Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.24698-24705. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2017.2766438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminative feature representation: an effective postprocessing solution to low dose CT imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yining Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (6), pp.2103--2131. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/aa5c24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of a posteriori access control using IHE ATNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Azkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Oulmakhzoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (5), pp.471 - 483. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10207-014-0265-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Public Cloud Platform for Medical Images Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 210, pp.251 - 255. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-512-8-251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Analysis by Quaternion-Type Moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beijing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingming Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (1), pp.124-144. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-014-0511-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Computation of Sliding Discrete Tchebichef Moments and Its Application in Duplicated Regions Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beijing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiasong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (20), pp.5424 - 5436. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2015.2451107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color image watermarking based on quaternion Fourier transform and improved uniform log-polar mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junlin Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beijing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.419 - 432. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compeleceng.2015.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A teleassistance protocol based on joint watermarking-encryption evidence for identification of liabilities in case of litigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François André Allaërt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36, pp.279 - 286. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Watermarking of Relational Databases with Ontology-Guided Distortion Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.1939 - 1952. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2015.2439962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust hashing for image authentication using quaternion discrete Fourier transform and log-polar transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junlin Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (2), pp.98-109. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double color image encryption using iterative phase retrieval algorithm in quaternion gyrator domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuhong Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiasong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhifang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (5), pp.4932. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.004932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00951570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Log Content Extraction Engine Based on Ontology for the Purpose of a posteriori Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Azkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1-2), pp.23 - 42. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJKL.2014.067149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Teleassistance Towards Endless Medical Litigations: Identification of Liabilities Through a Protocol Using Joint Watermarking-Encryption Evidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François André Allaërt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 205, pp.745-749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Lossless Watermarking of Relational Databases Based on Circular Histogram Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.397 - 410. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2013.2294240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full 4-D quaternion discrete Fourier transform based watermarking for color images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beijing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28, pp.106-119. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2014.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01016680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Watermarking Based Medical Image Integrity Control System and an Image Moment Signature for Tampering Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (6), pp.1057-1067. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JBHI.2013.2263533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible Watermarking Based on Invariant Image Classification and Dynamic Histogram Shifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), pp.111 - 120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Encryption/Watermarking System for Verifying the Reliability of Medical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (5), pp.891-899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Based Log Content Extraction Engine for a posteriori Security Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Azkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 180, pp.746-750</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind Integrity Verification of Medical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (6), pp.1122 - 1126. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITB.2012.2207435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watermarking as a traceability standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François André Allaërt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 180, pp.761-765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affine Legendre moment invariants for image watermarking robust to geometric distortions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Q. M. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (8), pp.2189-99. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2011.2118216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00625194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle passif d'intégrité en imagerie médicale sur la base des caractéristiques HOW (High Order Wavelet Statistics) et IQM (Image Quality Measures)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (5), pp.316-321. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watermarking - A new way to bring evidence in case of telemedicine litigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François André Allaërt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Auverlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 169, pp.611-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment of patients over their personal health record implies sharing responsibility with the physician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benzenine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Auverlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Olivier Jaquet-Chiffelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165, pp.68-73. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-735-2-68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined invariants to similarity transformation and to blur using orthogonal Zernike moments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Beijing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (2), pp.345-60. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2010.2062195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00522932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint encryption/watermarking algorithm for verifying the reliability of medical images: Application to echographic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2011.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical record: systematic centralization versus secure on demand aggregation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Olivier Jaquet-Chiffelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benzenine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Auverlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1472-6947-11-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00581196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint encryption/watermarking algorithm for verifying the reliability of medical images: Application to echographic images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy similarity based image segmentation scheme using self-organizing map with iterative region merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wooi Haw Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosli Besar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7066, pp.226-237. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25191-7_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A posteriori access and usage control policy in healthcare environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Azkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information assurance and security (JIAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (192), pp.389 - 397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical record search engines, using pseudonymised patient identity: an alternative to centralised medical records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Olivier Jaquet-Chiffelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benzenine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François André Allaërt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 80 (2), pp.6-11. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2010.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blurred image recognition by Legendre moment invariants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo-Niu Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (3), pp.596-611. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2009.2036702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00437044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mixed management of patients medical records: responsibility sharing between the patient and the physician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maniane Fassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benzenine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Olivier Jaquet-Chiffelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 156, pp.189-200. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-565-5-189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New advanced technologies to provide decentralised and secure access to medical records : case studies in oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François André Allaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maniane Fassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.217-229. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4137/cin.s965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00415424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralised versus decentralised management of patients medical records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maniane Fassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Olivier Jaquet-Chiffelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 150, pp.700-704. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-044-5-700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible watermarking for knowledge digest embedding and reliability control in medical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (2), pp.158-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking anonymous databases for national and international multicenter epidemiological studies: A cryptographic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maniane Fassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Riandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trouessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (1), pp.e1-e6. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2008.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion décentralisée des documents médicaux des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maniane Fassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul de Vlieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.23-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated multimedia electronic patient record and graph-based image information for cerebral tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (4), pp.425-437. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2008.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible d'envisager un système de type Google pour l'accès des patients à leurs données de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maniane Fassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Boire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (1S), pp.22 - 23. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2008.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSO based parametric object recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wooi Haw Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosli Besar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Electronics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (24), pp.1080-1087</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hashing and enciphering algorithms for epidemiological analysis of gathered data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maniane Fassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trouessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François André Allaërt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of Information in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (5), pp.454-458. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3414/ME0546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving outcomes with interoperable EHRs and secure global health information infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Kun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 137, pp.68 - 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watermarking medical images with anonymous patient identification to verify authenticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maniane Fassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François André Allaërt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 136, pp.667-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide au dossier patient en neurologie intégrant des informations issues d'examens d'IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques hospitalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (703), pp.41 - 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images médicales, sécurité et tatouage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (5/6), pp.782-800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monnet : une application du travail coopératif en imagerie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Riot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veron Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITBM : Innovation et technologie en biologie et médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 20 (5), pp.263 - 270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Paillier-Based Reversible Watermarking Scheme for 3D Models with Reduced Complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Bamba Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Foundations &amp; Practice of Security (FPS - 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Blockchain-Enhanced Reversible Watermarking Framework for End-to-End Data Traceability in Federated Learning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Cryptography, Security and Privacy (CSP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging digital and physical realms: cross-evaluating intrusion detection models in cyber-physical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chima Ukwuoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir Baba-Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSNet 2024 - 8th Cyber Security in Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-025-01119-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A White-Box Watermarking Modulation for Encrypted DNN in Homomorphic Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Lansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Kapusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bettan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Jul 2024, Dijon, France. pp.186-197, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012764300003767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising Intrusion Detection in Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chima Ukwuoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasir-Baba Ahmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSNet 2024 - 8th Cyber Security in Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France. pp.7-14, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNet64211.2024.10851766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FedCAM - Identifying Malicious Models in Federated Learning Environments Conditionally to Their Activation Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Lansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilo Chala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WONS 2024: 19th Wireless On-Demand Network Systems and Services Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Chamonix, France. pp.49-56, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/WONS60642.2024.10449550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and Imperceptible Watermarking Scheme for GWAS Data Traceability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musab Al-Ghadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Workshop, IWDW 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Guilin, China. pp.147-161, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-25115-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic sliding window encoding for data storageon DNA under biological and indexing constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023: 31st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsiinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin Based Anomaly Detection foran Improved Cyber Security in a Water Distribution System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chima Ukwuoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIEMS 2023: The International Emergency Management Society Hybrid Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Eastern Cape Province, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Intellectual Property in Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Lansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Kapusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bettan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGA Maîtrise de l'Information, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated machine learning through edge ready architectures with privacy preservation as a service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Koutsopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ertl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyridon Tompros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Kapusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Future Networks World Forum (FNWF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FNWF55208.2022.00067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first proposal for secure data storage into DNA molecules compliant with biological constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSMM 2022 - 1st International Conference on Data Storage in Molecular Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-stage multi-scale mass segmentation from full mammograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cochener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2021 : IEEE 18th International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Nice, France. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9433946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Cloud Deployment Architecture For Privacy-preserving Collaborative Genome-Wide Association Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zahra Boujdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Niyitegeka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Génin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI ICDF2C 2021: 12th EAI International Conference on Digital Forensics &amp; Cyber Crime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Singapour, Singapore. pp.342-359, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06365-7_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep active learning for dual-view mammogram analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Machine Learning in Medical Imaging (MICCAI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Strasbourg, France. pp.180_180, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87589-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal detection of diabetic retinopathy early severity grade changes using deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMIA 2021: 8th International Workshop on Ophthalmic Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-87000-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticating IDS Autoencoders Using Multipath Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSNet 2021: 5th Cyber Security in Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNet52717.2021.9614279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tasking Siamese networks for breast mass detection using dual-view mammogram matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cochener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLMI 2020 : International Workshop on Machine Learning in Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lima, Peru. pp.312-321, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-59861-7_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training machine learning on JPEG compressed images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Compression Conference (DCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Snowbird, United States. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCC47342.2020.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Dose CT Post-processing Based on 2D Residual Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijuan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunbo Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiasong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangrui Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Sensing and Imaging (ICSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chengdu, China. pp.317-324, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91659-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Processing of Stream Cipher Encrypted Data Issued from IOT: Application to a Connected Knee Prosthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pistono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 41st Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, Germany. pp.6494-6497, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Multilayer Perceptron Based on Homomorphic Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Génin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWDW: International Workshop on Digital Watermarking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Jeju, South Korea. pp.322-336, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11389-6_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded multi-scale convolutional encoder-decoders for breast mass segmentation in high-resolution mammograms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Conze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Decencière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2019.8857167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Joint Watermarking-Encryption-JPEG-LS Compression Method for a Priori & a Posteriori Image Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2018 : 25th IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Athens, Greece. pp.1688-1692, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Zero-Watermarking Based on SVD and Visual Cryptography in DWT Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xilin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beijing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Graphic and Image Processing (ICGIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tokyo, Japan. pp.102251N, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2267045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing health big data for research - A design by use cases: the INSHARE platform approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouzillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Westerlynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2017 : 16th World Congress on Medical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-830-3-303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxy Re-Encryption Based on Homomorphic Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 33rd Annual Computer Security Applications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Orlando, United States. pp.154-161, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3134600.3134616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy Protection and Security in eHealth Cloud Platform for Medical Image Sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure content based image retrieval in medical databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Quellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RITS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp 114-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01154957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Based Identification of Digital Radiography Image Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuping Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RITS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp 166-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01155021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted Quantization Index Modulation for Database Watermarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWDW 2014 : 13th International Workshop on Digital-forensics and Watermarking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Taipei, Taiwan. pp.120 - 134, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19321-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data quality evaluation in medical database watermarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Darmoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Madrid, Spain. pp.276 - 280, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-512-8-276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content-Based Image Retrieval in Homomorphic Encryption Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Quellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2015 : 37th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Milan, Italy. pp.2944 - 2947 </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-Guided Distortion Control for Robust-Lossless Database Watermarking: Application to Inpatient Hospital Stay Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBS 2014 : 36th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp.4491 - 4494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Surgical Step Recognition in Normalized Cataract Surgery Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Charriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénolé Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cochener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2014 : 36th annual international IEEE conference of the Engineering in Medecine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp.4647-4650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Watermarking and Joint Watermarking-Decryption for Reliability Control and Traceability of Medical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBS 2014 : 36th International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp.4495 - 4498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatouage d'images chiffrées pour une protection a priori et a posteriori : application aux images d'échographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIMA 2013 : atelier Traitement et Analyse de l'Information : Méthodes et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tunisie. pp.63-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatouage Robuste et Réversible pour la Traçabilité de Bases de Données Relationnelles en Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2013 : Recherche en Imagerie et Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticity Control of Relational Databases by means of lossless watermarking based on Circular Histogram Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STM 2013 : 9th international workshop on security and trust management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Egham, United Kingdom. pp.207-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An a priori and a posteriori protection by means of data hiding of encrypted images: application to ultrasound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICHI 2013 : proceedings of the International Conference on Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vilamoura, Portugal. pp.220-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion gyrator transform and its application to color image encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuhong Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiasong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2013 : IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.4579-4582, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A blind robust color image watermarking method using quaternion Fourier transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junlin Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingzi Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiasong Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISP 2013 : 6th international congress on image and signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Hangzhou, China. pp.485-489, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISP.2013.6744044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using requirements engineering in an automatic security policy derivation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Graa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Azkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPM - SETOP 2011 : 6th International Workshop on Data Privacy Management and 4th International Workshop on Autonomous and Spontaneous Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Leuven, Belgium. pp.155-172, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-28879-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Telemedicine Protocol Based on Watermarking Evidence for Identification of liabilities in Case of Litigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcom 2012: IEEE 14th International Conference on e-Health Networking, Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Beijing, China. pp.506-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Lossless Watermarking based on Circular Interpretation of Bijective Transformations for the Protection of Medical Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-EMBS 2012: 34th Annual International Conference of the Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.5875 - 5879, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2012.6347330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Telemedicine Protocol Based on Watermarking Evidence for Identification of liabilities in Case of Litigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcom 2012: IEEE 14th International Conference on e-Health Networking, Applications and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Beijing, China. pp.506-509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image integrity control and forensics based on watermarking -- Approximating local modifications and identifying global image alterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMBS 2011: 33th Annual International Conference of the Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.8062-8065, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administration conjointe du dossier patient: une responsabilité partagée entre le patient et le praticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benzenine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Auverlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Olivier Jaquet-Chiffelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e journées francophones d'informatique médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Tunis, Tunisie. pp.297-306, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-2-8178-0285-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lossless watermarking of categorical attributes for verifying medical data base integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBS 2011: 33th IEEE Annual International Conference of the Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.8195-8198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A joint watermarking/encryption algorithm for verifying medical image integrity and authenticity in both encrypted and spatial domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2011: IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind forensics in medical imaging based on Tchebichef image moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBS 2011: 33th IEEE Annual International Conference of the Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, États-Unis. pp.4473-4476, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatouage-chiffrement conjoint pour le contrôle de la fiabilité des images médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cozic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2011 : recherches en imagerie et technologie pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible watermarking based on invariant image classification and dynamical error histogram shifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBS 2011: 33th IEEE Annual International Conference of the Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.4477 - 4480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An additive and lossless watermarking method based on invariant image approximation and haar wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2010: Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.4740 - 4743, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5626621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watermarking to enforce medical image access and usage control policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITIS 2010: 6th International Conference on Signal-Image Technology and Internet Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Kuala Lampur, Malaysia. pp.251 - 260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling IHE-ATNA profile with a posteriori contextual access and usage control policy in healthcare environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanieh Azkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Bouhlahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS 2010 : 6th IEEE International Conference on Information Assurance and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Atlanta, United States. pp.197 - 203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image tamper approximation based on an image moment signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin M. Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Healthcom 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image integrity control combining digital signature and lossless watermarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd SSETOP International workshop on autonomous and spontaneous security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of some reversible watermarking methods in application to medical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Conference of the Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Mineapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00423923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et comparaison de méthodes de tatouage réversible en imagerie médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cuppens-Boulahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cuppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giving patients secure « google-like » access to their medical record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maniane Fassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Boire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference of the International-Council-on-Medical-and-Care-Compunetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, London, United Kingdom. pp.61 - 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giving patients secure &amp;quot; google-like &amp;quot; access to their medical record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maniane Fassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Boire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCC Event 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, London, United Kingdom. 424 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00364897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical image integrity control seeking into the detail of the tampering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huazhong Shu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limin Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th IEEE International Conference of the Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vancouver, Canada. pp.414-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combien coûtent les codeurs du PMSI MCO ? (Communication affichée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Cauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Emois : XXème congrès national, 10-11 mai, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed reversible and RONI watermarking for medical image reliability protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IEEE International Conference of the Engineering in Medicine and Biology Society, Lyon, France, August 23-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.5653 - 5656, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving outcomes with interoperable EHRs and secure global health information infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Kun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBS '07 : 29th annual international conference of the IEEE engineering in medicine and biology society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.6158 - 6159, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compliant Secured Specialized Electronic Patient Record Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cheze-Le Rest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 1st International Transdisciplinary Conference on Distributed Diagnosis and Home Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Arlington, États-Unis. pp.156 - 159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of image watermarking applications in healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulent Sankur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBS '06 : 28th annual international conference of the IEEE engineering in medicine and biology society, august 30 - september 3, New York, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, New York, États-Unis. pp.4691 - 4694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing electronic patient record functionality through information extraction from images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Batrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Zemirline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE ICTTA: Information and Communication Technologies from Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Arlington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncommitted morphological merging of watershed segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wooi Haw Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA '06 : second International Conference on Information &amp; Communication Technologies, april 24-28, Damascus, Syria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Damascus, Syria. pp.1573 - 1577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A region based segmentation using pixel block fuzzy similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wooi Haw Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosli Besar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA '06 : second International Conference on Information &amp; Communication Technologies, april 24-28, Damascus, Syria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp.1516 - 1521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low distortion and reversible watermark : application to angiographic images of the retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Daccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/EMBS 2005 : 27th annual international conference of IEEE engineering in medecine and biology society, September, Shanghai, China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Shangai, Chine. pp.2224 - 2227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pixel block fuzzy similarity measure applied in two applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA 2004 : International Conference on Information and Communication Technologies : from theory to applications, 19-23 april</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Damascus, Syria. pp.355 - 356, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2004.1307776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatouage d'images médicales : perception d'une marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT 2003 : international conference on Sciences of Electronic, Technology of Informations and Telecommunications, march 17-21, Sousse, Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strict integrity control of biomedical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulent Sankur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE : Electronic Imaging 2001 : Security and Watermarking of Multimedia Contents III, San Jose, CA, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, San José, United States. pp.229 - 240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of watermarking in medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulent Sankur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Collorec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMBS Conference on Information Technology Applications in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Arlington, United States. pp.250 - 255, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITAB.2000.892396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin And Intrusion Detection In A Water Distribution System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chima Ukwuoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IMT « Data Analytics &amp; Artificial Intelligence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nantes, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin and Intrusion Detection in a Cyber Physical System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chima Ukwuoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT 2023 : "Sécurité et Résilience"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Palaiseau, France. 2023, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7937270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure data storage into DNA molecules compliant with biological constraints: Ensuring the confidentiality of data stored into DNA molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2022 - Recherche en Imagerie et Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brest, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storing the declaration of human rights on one data DNA molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belaid Hamoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CominLabs day 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2 - Architecture and design choices for federated learning in modern digital healthcare systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Koutsopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Thümmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Avila Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Abend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Covaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agbotiname Lucky Imoize, Mohammad S. Obaidat, Houbing Herbert Song. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federated Learning for Digital Healthcare Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.37-58, 2024, 9780443138973. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-443-13897-3.00002-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encryption and Watermarking for Medical Image Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Data Privacy Handbook </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.493 - 526, 2015, Springer, 978-3-319-23633-9. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23633-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Coding: Encryption‐Watermarking‐Compression for Medical Information Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amine Naït-Ali; Christine Cavaro-Ménard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression of Biomedical Images and Signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.247-276, 2008, 9781848210288. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611159.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 10: Hybrid Coding Using Encryption, Data Hiding and Compression for the Security of Medical Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression of Biomedical Images and Signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE-Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.328, 2008, Digital Signal Processing, 9781848210288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage hybride cryptage-marquage-compression pour la sécurisation de l'information médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Naït-Ali, Christine Cavaro-Menard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compression des images et des signaux médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, Traité IC2, pp.269-298, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00129595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured Electronic Patient Records Content Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Puentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lecornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare Knowledge Management: Issues, Advances, and Successes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatouage des images médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tatouage de documents audiovisuels numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'insertion de données à la volée dans une base de données tatouées et dispositif associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco Contreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2018096125. DI/16-004bis. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'extraction de données d'une base de données tatouées selon un mécanisme de tatouage réversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Franco Contreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2018096126. DI/16-004. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized DNA sources for unconditionally secure cryptography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jaudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Boudjella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Canève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Bloquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FedCrypt: A Dynamic White-Box Watermarking Scheme for Homomorphic Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Lansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Kapusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White-box Membership Attack Against Machine Learning Based Retinopathy Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Bellafqira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la statistique de source dans un décodeur de canal our l'amélioration d'un récepteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouenou Coatrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Signal et Communications (Institut Mines-Télécom-Télécom Bretagne-UEB). 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId595"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05471534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyu Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Ji" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxue Lei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Yu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqing Su" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2025.3620135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110896v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara El Hajjar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lansari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bellafqira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kapusta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/make7020032" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05247953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15137511" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113000v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasong Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coatrieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3542878" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067257v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Gasnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Haddad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560387" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Lu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yikun Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhuo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengqi Kan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2024.3394772" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyuan Zhou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianlin Hu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-024-01344-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojun Zhu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilong Mao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Zhu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2024.3413140" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339254v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizhe Zang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanjia Fei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2024.3406810" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067435v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Riou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Azzouzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hespel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Guillou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63754" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694435v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti240488" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477654v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delamarre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-024-02422-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04811371v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarui Sun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuxuan Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichuan Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2024.3414842" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04779322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chima Ukwuoma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Vincent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsm.2024.04.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04467402v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxue Yu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinzheng Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3335513" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05306417v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuwen Zou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Li" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Tang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangquan Zhou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2023.105896" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822848v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chencheng Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2024.3483451" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646540v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2024.103250" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05306316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuhong Shao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leding Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicao Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Shang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2024.112154" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339244v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Wu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyun Zhong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianling Lyv" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayang Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2023.3329200" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190684v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Kai Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Feng Yang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Dillenseger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.2569" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04251624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2023.3316468" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339236v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianling Lyu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guotao Quan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2022.3227549" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04240964v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2023.3242662" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04241272v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbo Gu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2023.3280217" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090022v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfeng Yang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3260280" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592168v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thouvenot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bettan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/make5040070" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244429v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjun Ge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3296838" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05306403v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanqi Shi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujun Tang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailong Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2023.104590" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05289079v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2022.3221772" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05306378v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Song" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.103827" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719812v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Yu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Du" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2022.3172369" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290791v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Chaabani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Abdelfattah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-021-10973-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338401v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Li" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youyong Kong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.05.047" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339277v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beijing Chen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijin Tan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Zheng" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Qing Shi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmm.2020.3026868" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067804v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pistono" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3058849" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03165824v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Yan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Quellec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cochener" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2021.03.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03199002v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102083" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339217v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangzhong Gu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Luo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2020.3026285" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700433v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ludwig" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niyitegeka" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Genin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3002966" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469488v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianling Lv" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-08424-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956110v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwen Wu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Xu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbo Zhang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2019.2956886" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05319848v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunqing Wu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2020.103015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339227v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cozic" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2020.2972159" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960951v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonglei Shi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Shi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjian Chen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101936" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05302373v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ben Rabah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ts.370601" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700381v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200193" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277196v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Yang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2927415" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02429395v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226067" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02066532v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Pan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Bouslimi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Karasad" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.03.011" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6HLS93W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518405v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Franco-Contreras" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-753-5-323" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129064v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coste" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.22.1.19-41" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160191v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Jin Liu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhe Xie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Hu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13520-y" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160155v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Charriere" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Quellec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martiano" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cazuguel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4793-8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01685727v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Ma" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2739841" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02067235v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad S." TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cozic" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouslimi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.06.007" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZBMQ64J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01504871v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Shi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa5c24" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01685725v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangrui Yin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2766438" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243157v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prigent" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-512-8-251" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119218v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingming Sun" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0511-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250652v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Ouyang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2015.03.004" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHSHQ5GM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243065v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233; Alla&#235;rt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.07.005" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3WH3HLG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01217003v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifang Dong" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Coatrieux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2451107" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185782v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Franco Contreras" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2015.2439962" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222780v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2015.03.006" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258827v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Azkia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Oulmakhzoune" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10207-014-0265-6" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00951570v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.004932" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219697v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKL.2014.067149" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067660v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954954v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2013.2294240" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01016680v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2014.02.010" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961132v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Huang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2013.2263533" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869048v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940409v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2012.2207435" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948429v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868711v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869641v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00625194v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Q. M. Wu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2118216" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739627v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.09.002" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SRJCDJR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640680v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benzenine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Auverlot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Olivier Jaquet-Chiffelle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-735-2-68" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522932v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Beijing" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2062195" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704226v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2011.09.015" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDXSF716-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00581196v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-11-18" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640717v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704229v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703691v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wooi Haw Tan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosli Besar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25191-7_22" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XMZ4MD5T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640655v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640702v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2010.10.003" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704241v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maniane Fassa" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-565-5-189" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00437044v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Niu Han" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2009.2036702" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472983v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Le Guillou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Cauvin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473701v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-044-5-700" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472976v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Riandey" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trouessin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.11.002" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460281v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Vlieger" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00415424v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233; Allaert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bourquard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/cin.s965" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114821v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Kun" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Beuscart" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mathews" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472735v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940411v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3414/ME0546" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940410v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montagner" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118776v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Puentes" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atif" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecornu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2008.01.009" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114820v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Boire" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.02.040" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858685v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00556178v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186176v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veron Mathieu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094859v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05318045v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Baba-Ahmed" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-025-01119-8" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385442v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahieux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Bamba Sakho" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663085v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012764300003767" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04931047v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir-Baba Ahmed" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet64211.2024.10851766" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012389v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilo Chala" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WONS60642.2024.10449550" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04246615v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289957" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208528v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328539v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05222124v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Al-Ghadi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25115-3_10" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817385v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167412v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koutsopoulos" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ertl" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Tompros" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FNWF55208.2022.00067" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104432v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433946" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03331063v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Boujdad" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06365-7_21" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03681225v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larsen" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet52717.2021.9614279" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03319021v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87589-3_19" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03300941v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87000-3_2" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02913535v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59861-7_32" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095471v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Nunes" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC47342.2020.00070" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452348v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857055" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02066568v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11389-6_24" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02178409v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857167" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02148707v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91659-0_25" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02067242v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451577" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560057v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilin Liu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2267045" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535703v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Westerlynck" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Defossez" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-830-3-303" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02066555v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3134600.3134616" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075655v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154957v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185788v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19321-2" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172121v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massari" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Darmoni" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-512-8-276" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155021v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuping Duan" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243162v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319009" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498903v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069363v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067651v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940408v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005523v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067062v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738943" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067066v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingzi Wen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Liao" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISP.2013.6744044" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954631v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954629v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797512v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6347330" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786519v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786521v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738844v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Graa" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28879-1_11" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737200v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640657v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640653v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737203v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091109" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737234v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739608v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091988" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739590v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0285-5_26" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565615v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626621" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565612v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540774v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540840v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin M. Luo" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447047v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423923v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426637v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00364897v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945119v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114818v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121186v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121706v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353629" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130148v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353759" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124178v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Zemirline" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122634v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Sankur" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124432v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bister" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124181v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124163v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheze-Le Rest" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125082v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Daccache" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127259v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2004.1307776" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128213v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138760v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139366v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Collorec" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITAB.2000.892396" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04316078v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097871v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7937270" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817852v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaid Hamoum" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817968v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05302075v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Th&#252;mmler" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Avila Castillo" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Abend" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Covaci" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-13897-3.00002-3" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257683v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23633-9_19" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114819v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611159.ch10" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293098v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/index.php?f=a&amp;amp;ACTION=View&amp;amp;id=204" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00129595v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122306v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540875v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02263734v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02263737v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663096v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kallas" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671399v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hamidouche" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114822v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiasong Wu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coatrieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3542878" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067257v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Gasnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Haddad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bellafqira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560387" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05471534v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyu Wu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Ji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxue Lei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Yu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqing Su" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2025.3620135" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara El Hajjar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lansari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kapusta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/make7020032" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05247953v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15137511" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Lu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yikun Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Zhuo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengqi Kan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2024.3394772" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Azzouzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delamarre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Riou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-024-02422-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694435v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti240488" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04811371v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiarui Sun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuxuan Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhao Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichuan Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2024.3414842" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339254v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizhe Zang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianlin Hu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilong Mao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanjia Fei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2024.3406810" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067435v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hespel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Guillou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63754" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616106v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyuan Zhou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhong Shu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-024-01344-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339261v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojun Zhu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Zhu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2024.3413140" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04779322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chima Ukwuoma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Vincent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsm.2024.04.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04467402v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxue Yu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinzheng Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3335513" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chencheng Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2024.3483451" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646540v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2024.103250" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05306417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuwen Zou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyu Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Tang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangquan Zhou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2023.105896" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05306316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuhong Shao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leding Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicao Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Shang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2024.112154" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190684v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Kai Li" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Feng Yang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Dillenseger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.2569" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339244v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Wu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyun Zhong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianling Lyv" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayang Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifeng Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2023.3329200" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04251624v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2023.3316468" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339236v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianling Lyu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guotao Quan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xiang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2022.3227549" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04240964v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2023.3242662" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04592168v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thouvenot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bettan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/make5040070" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090022v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfeng Yang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3260280" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04241272v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbo Gu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2023.3280217" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244429v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjun Ge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2023.3296838" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05306403v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanqi Shi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujun Tang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailong Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2023.104590" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05289079v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2022.3221772" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05306378v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Song" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangang Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.103827" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719812v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Yu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Du" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2022.3172369" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339217v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangzhong Gu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Luo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2020.3026285" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338401v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Li" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youyong Kong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.05.047" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290791v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Chaabani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Abdelfattah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-021-10973-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339277v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beijing Chen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijin Tan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Zheng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Qing Shi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmm.2020.3026868" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067804v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pistono" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3058849" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03165824v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Yan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Quellec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cochener" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbe.2021.03.005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03199002v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102083" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700433v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ludwig" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Niyitegeka" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Genin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3002966" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469488v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianling Lv" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping Wang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-08424-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339227v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cozic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2020.2972159" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05319848v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunqing Wu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2020.103015" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956110v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwen Wu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Xu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbo Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2019.2956886" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960951v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonglei Shi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Shi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjian Chen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2020.101936" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700381v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200193" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05302373v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaima Ben Rabah" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ts.370601" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277196v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Yang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2927415" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02429395v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226067" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02066532v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Pan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Bouslimi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Karasad" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.03.011" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6HLS93W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160191v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Jin Liu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhe Xie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Hu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13520-y" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160155v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Charriere" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Quellec" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martiano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cazuguel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4793-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518405v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Franco-Contreras" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-753-5-323" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129064v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coste" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.22.1.19-41" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02067235v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad S." TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cozic" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouslimi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2017.06.007" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZBMQ64J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01685727v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Ma" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2017.2739841" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01685725v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijuan Zhang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangrui Yin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2017.2766438" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01504871v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyao Shi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa5c24" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258827v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Azkia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Boulahia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuppens" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Oulmakhzoune" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10207-014-0265-6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243157v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prigent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-512-8-251" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119218v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingming Sun" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0511-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01217003v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifang Dong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Coatrieux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2451107" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250652v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junlin Ouyang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2015.03.004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHSHQ5GM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243065v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233; Alla&#235;rt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.07.005" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3WH3HLG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185782v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Franco Contreras" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2015.2439962" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222780v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2015.03.006" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00951570v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.004932" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219697v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens-Bouhlahia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJKL.2014.067149" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067660v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954954v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2013.2294240" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01016680v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2014.02.010" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961132v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Huang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2013.2263533" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869048v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948429v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868711v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940409v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2012.2207435" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869641v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00625194v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Zhu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Q. M. Wu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2011.2118216" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739627v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.09.002" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4SRJCDJR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640717v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Auverlot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640680v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benzenine" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Olivier Jaquet-Chiffelle" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-735-2-68" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00522932v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Beijing" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2062195" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704226v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2011.09.015" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDXSF716-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00581196v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-11-18" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704229v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703691v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wooi Haw Tan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosli Besar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25191-7_22" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XMZ4MD5T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640655v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640702v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2010.10.003" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00437044v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Niu Han" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2009.2036702" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704241v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maniane Fassa" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-565-5-189" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00415424v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andr&#233; Allaert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bourquard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/cin.s965" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473701v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-044-5-700" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472983v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Le Guillou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Cauvin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472976v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Riandey" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trouessin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.11.002" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460281v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Vlieger" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118776v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Puentes" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atif" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecornu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2008.01.009" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114820v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Boire" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.02.040" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472735v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940411v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3414/ME0546" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114821v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Kun" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Beuscart" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mathews" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940410v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montagner" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858685v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00556178v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186176v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veron Mathieu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385442v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mahieux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Bamba Sakho" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094859v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05318045v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Baba-Ahmed" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-025-01119-8" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663085v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012764300003767" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04931047v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir-Baba Ahmed" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet64211.2024.10851766" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012389v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilo Chala" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WONS60642.2024.10449550" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05222124v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Al-Ghadi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25115-3_10" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04246615v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289957" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208528v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328539v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167412v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koutsopoulos" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ertl" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Tompros" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FNWF55208.2022.00067" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817385v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03104432v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9433946" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03331063v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Boujdad" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06365-7_21" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03319021v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87589-3_19" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03300941v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Massin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87000-3_2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03681225v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larsen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet52717.2021.9614279" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02913535v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59861-7_32" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095471v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Nunes" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC47342.2020.00070" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02148707v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91659-0_25" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452348v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857055" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02066568v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11389-6_24" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02178409v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8857167" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02067242v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451577" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560057v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilin Liu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2267045" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535703v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Westerlynck" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Defossez" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-830-3-303" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02066555v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3134600.3134616" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075655v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154957v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155021v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuping Duan" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185788v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19321-2" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172121v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massari" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Darmoni" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-512-8-276" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243162v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319009" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067651v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069363v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498903v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954631v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954629v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940408v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005523v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067062v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738943" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067066v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingzi Wen" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Liao" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISP.2013.6744044" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738844v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Graa" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28879-1_11" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786519v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797512v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6347330" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786521v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739608v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091988" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739590v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0285-5_26" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737200v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640657v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737203v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091109" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640653v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737234v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565615v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626621" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565612v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540774v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540840v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin M. Luo" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447047v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423923v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cuppens" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426637v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114818v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00364897v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945119v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121186v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121706v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353629" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130148v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353759" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124163v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheze-Le Rest" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122634v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Sankur" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124178v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Zemirline" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124432v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bister" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124181v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125082v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Daccache" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127259v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2004.1307776" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128213v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138760v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139366v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Collorec" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITAB.2000.892396" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04316078v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097871v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7937270" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817968v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817852v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaid Hamoum" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05302075v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Th&#252;mmler" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Avila Castillo" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Abend" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Covaci" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-13897-3.00002-3" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257683v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23633-9_19" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114819v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611159.ch10" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293098v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/index.php?f=a&amp;amp;ACTION=View&amp;amp;id=204" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00129595v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122306v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540875v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02263734v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02263737v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560338v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jaudou" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gasnier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Boudjella" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Can&#232;ve" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bloquert" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663096v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kallas" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671399v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hamidouche" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114822v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>